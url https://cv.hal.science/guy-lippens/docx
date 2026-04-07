--- v0 (2026-03-03)
+++ v1 (2026-04-07)
@@ -199,1437 +199,1437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis utilizes decarboxylated S-adenosylmethionine for the biosynthesis of tandem aminopropylated microcin C, a potent inhibitor of bacterial aspartyl-tRNA synthetase</w:t>
+                <w:t xml:space="preserve">MultiNMRFit: a software to fit 1D and pseudo-2D NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Kulikovsky</w:t>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldar Yagmurov</w:t>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
+                <w:t xml:space="preserve">Svetlana Dubiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Popov</w:t>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Severinov</w:t>
+                <w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014998v1</w:t>
+                <w:t xml:space="preserve">hal-05322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear non-haem iron-dependent oxidative enzymes: landscape of their substrates, partner proteins and biosynthetic gene clusters</w:t>
+                <w:t xml:space="preserve">Backbone and Methyl resonance assignment of an active PETase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Antoine</w:t>
+                <w:t xml:space="preserve">Jelena Grga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leprevost</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jünger</w:t>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zirah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001462⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-025-10250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244524v1</w:t>
+                <w:t xml:space="preserve">hal-05350439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards site-specific information on PET degrading enzymes using NMR near operational temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinuclear non-haem iron-dependent oxidative enzymes: landscape of their substrates, partner proteins and biosynthetic gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
+                <w:t xml:space="preserve">L. Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Grga</w:t>
+                <w:t xml:space="preserve">S. Jünger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+                <w:t xml:space="preserve">S. Zirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">G. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22351-1⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (7), pp.001462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350480v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone and Methyl resonance assignment of an active PETase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards site-specific information on PET degrading enzymes using NMR near operational temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Grga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boll</w:t>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-025-10250-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22351-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350439v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiNMRFit: a software to fit 1D and pseudo-2D NMR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis utilizes decarboxylated S-adenosylmethionine for the biosynthesis of tandem aminopropylated microcin C, a potent inhibitor of bacterial aspartyl-tRNA synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kulikovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Eldar Yagmurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Dubiley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
+                <w:t xml:space="preserve">Aleksandr Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t>
+                <w:t xml:space="preserve">Konstantin Severinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (9), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322487v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a Tau fragment bound to tubulin prompts new hypotheses on Tau mechanism and oligomerization</w:t>
+                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Ammar Khodja</w:t>
+                <w:t xml:space="preserve">Laura Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Campanacci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sophie Jünger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gigant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae487⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771509v1</w:t>
+                <w:t xml:space="preserve">hal-04811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New route to a pyrazoline scaffold featuring original substitutions and its crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jean-Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155 (2), pp.183-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00706-023-03169-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the pH dependence of an improved PETase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of a Tau fragment bound to tubulin prompts new hypotheses on Tau mechanism and oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Ammar Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.04.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04569437v1</w:t>
+                <w:t xml:space="preserve">hal-04771509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Esque</w:t>
+                <w:t xml:space="preserve">Exploring the pH dependence of an improved PETase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Grga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (8), </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743213v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic enantiospecific deuteration of complex amino acid mixtures with ruthenium nanoparticles</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+                <w:t xml:space="preserve">Xiaoqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rouan</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kulyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CY00588K⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778743v1</w:t>
+                <w:t xml:space="preserve">hal-04743213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic enantiospecific deuteration of complex amino acid mixtures with ruthenium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Leprevost</w:t>
+                <w:t xml:space="preserve">Pauline Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jünger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillaume</w:t>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (17), pp.4904-4911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CY00588K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811059v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Biochemical Characterization of a Nonbinding SusD-Like Protein Involved in Xylooligosaccharide Utilization by an Uncultured Human Gut &amp;lt;i&amp;gt;Bacteroides&amp;lt;/i&amp;gt; Strain</w:t>
               </w:r>
@@ -1641,64 +1641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,64 +1749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An NMR look at an engineered PET depolymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mokrzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,814 +2149,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
+                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cox</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171690v2</w:t>
+                <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IsoSolve: An Integrative Framework to Improve Isotopic Coverage and Consolidate Isotopic Measurements by Mass Spectrometry and/or Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kohlstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (27), pp.9428-9436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (11), pp.4818-4824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554277v1</w:t>
+                <w:t xml:space="preserve">hal-03171690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of andalusicin: N-terminally dimethylated class III lantibiotic from Bacillus thuringiensis sv. andalousiensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Andreeva</w:t>
+                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Bikmetov</w:t>
+                <w:t xml:space="preserve">Ramadoss Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Rusanova</w:t>
+                <w:t xml:space="preserve">Marion de La Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Serebryakova</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (5), </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.223-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270626v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of andalusicin: N-terminally dimethylated class III lantibiotic from Bacillus thuringiensis sv. andalousiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Badruna</w:t>
+                <w:t xml:space="preserve">Julia Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
+                <w:t xml:space="preserve">Dmitry Bikmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Anastasiia Rusanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Marina Serebryakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340154v1</w:t>
+                <w:t xml:space="preserve">hal-03270626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zebra Mussel (Dreissena polymorpha) as a Model Organism for Ecotoxicological Studies: A Prior 1H NMR Spectrum Interpretation of a Whole Body Extract for Metabolism Monitoring</w:t>
               </w:r>
@@ -2968,77 +2968,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t>
@@ -3102,77 +3102,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3200,965 +3200,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
+                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Juan M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Antiparra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Mirko Zimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283913v2</w:t>
+                <w:t xml:space="preserve">hal-02170460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Despres</w:t>
+                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Di</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Rainer Kuemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizheng Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Jean-Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317189v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 294 (24), pp.9316-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368109v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Launay</w:t>
+                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Zyubko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Metelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (42), pp.9699-9707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998113v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie François</w:t>
+                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Madan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha S Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (35), pp.13171-13185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131891v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 294 (24), pp.9316-9325. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137974v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
+                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Lopez</w:t>
+                <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Antiparra</w:t>
+                <w:t xml:space="preserve">Jing Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Zimic</w:t>
+                <w:t xml:space="preserve">Zizheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sheen</w:t>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.21-25. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170460v1</w:t>
+                <w:t xml:space="preserve">hal-02317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futile Encounter Engineering of the DSR-M Dextransucrase Modifies the Resulting Polymer Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (15), pp.4891-4895. </w:t>
@@ -4363,1817 +4363,1817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02075752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
+                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Wallin</w:t>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshitaka Hiruma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juri Jarvet</w:t>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154329v1</w:t>
+                <w:t xml:space="preserve">hal-02131883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886451v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886452v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Hiruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Sebastian K. T. S. Warmlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">Juri Jarvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (26), pp.8138-8146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131883v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of nanoparticle reactivity in solution: interaction of l -lysine and Ru nanoparticles probed by chemical shift perturbation parallels regioselective H/D exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Monties</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Juan Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (43), pp.5850-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc02445b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886431v1</w:t>
+                <w:t xml:space="preserve">hal-02004103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overall Structural Model of NS5A Protein from Hepatitis C Virus and Modulation by Mutations Confering Resistance of Virus Replication to Cyclosporin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Peelman</w:t>
+                <w:t xml:space="preserve">Aurélie Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Braun</w:t>
+                <w:t xml:space="preserve">Véronique Receveur-Brechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Lopez</w:t>
+                <w:t xml:space="preserve">Stéphane Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries van Rompaey</w:t>
+                <w:t xml:space="preserve">Frédéric Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), 17 p. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (24), pp.3029 - 3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.7b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605011v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
+                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Eliezer</w:t>
+                <w:t xml:space="preserve">Evelyne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Mesotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Reekmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liene Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (8), pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600157v1</w:t>
+                <w:t xml:space="preserve">hal-01886450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR reveals the intrinsically disordered domain 2 of NS5A protein as an allosteric regulator of the hepatitis C virus RNA polymerase NS5B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 292 (44), pp.18024-18043. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.813766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Reekmans</w:t>
+                <w:t xml:space="preserve">Kenneth Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liene Bervoets</w:t>
+                <w:t xml:space="preserve">Frank Peelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries van Rompaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886450v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(15)N-NMR-based approach for amino acids-based (13)C-metabolic flux analysis of metabolism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eliezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04767⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (5), pp.921-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602563v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall Structural Model of NS5A Protein from Hepatitis C Virus and Modulation by Mutations Confering Resistance of Virus Replication to Cyclosporin A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delolme</w:t>
+                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.7b00212⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7106-7119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785410v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nanoparticle reactivity in solution: interaction of l -lysine and Ru nanoparticles probed by chemical shift perturbation parallels regioselective H/D exchange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Flores</w:t>
+                <w:t xml:space="preserve">(15)N-NMR-based approach for amino acids-based (13)C-metabolic flux analysis of metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto de Jesus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (43), pp.5850-5853. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (3), pp.2101-2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cc02445b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004103v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A β-Turn Motif in the Steroid Hormone Receptor’s Ligand-Binding Domains Interacts with the Peptidyl-prolyl Isomerase (PPIase) Catalytic Site of the Immunophilin FKBP52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morkos A. Henen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Belnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6218,509 +6218,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neha Gandhi</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389829v1</w:t>
+                <w:t xml:space="preserve">hal-01389832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Intrinsically disordered proteins under true in vivo conditions by combined cross-polarization and carbonyl-detection NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Lopez</w:t>
+                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schneider</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201601850⟩</w:t>
+              <w:t xml:space="preserve">Ancient biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01886415v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Intrinsically disordered proteins under true in vivo conditions by combined cross-polarization and carbonyl-detection NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puneet Ahuja</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (26), pp.7418-7422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201601850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389832v1</w:t>
+                <w:t xml:space="preserve">hal-01886415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Neuronal Tau Protein as a Target of Extracellular Signal-regulated Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,1165 +6778,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau phosphorylation regulates the interaction between BIN1’s SH3 domain and Tau’s proline-rich domain</w:t>
+                <w:t xml:space="preserve">The FK506-binding protein FKBP52 in vitro induces aggregation of truncated Tau forms with prion-like behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Sottejeau</w:t>
+                <w:t xml:space="preserve">Julien Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bretteville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Malmanche</w:t>
+                <w:t xml:space="preserve">Omar Dounane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Demiaute</w:t>
+                <w:t xml:space="preserve">Elodie Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Epub ahead of print</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221659v1</w:t>
+                <w:t xml:space="preserve">hal-01145979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phosphorylation-Induced Turn Defines the Alzheimer's Disease AT8 Antibody Epitope on the Tau Protein.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cillian Byrne</w:t>
+                <w:t xml:space="preserve">Tau phosphorylation regulates the interaction between BIN1’s SH3 domain and Tau’s proline-rich domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sottejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Kukic</w:t>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laziza Amniai</w:t>
+                <w:t xml:space="preserve">Nicolas Malmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Demiaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201501898⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-015-0237-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145963v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FK506-binding protein FKBP52 in vitro induces aggregation of truncated Tau forms with prion-like behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Phosphorylation-Induced Turn Defines the Alzheimer's Disease AT8 Antibody Epitope on the Tau Protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha S Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giustiniani</w:t>
+                <w:t xml:space="preserve">Predrag Kukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (23), pp.6923-6927 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201501898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145979v1</w:t>
+                <w:t xml:space="preserve">hal-01145963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary S Mcdowell</w:t>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Hindley</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.24</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081937v1</w:t>
+                <w:t xml:space="preserve">hal-01077829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Hindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Philpott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.4584-9</w:t>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077897v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077868v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4584-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077829v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Slomianny</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.3020-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01077911v1</w:t>
+                <w:t xml:space="preserve">hal-01077868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H/D exchange of a 15 N labelled Tau fragment as measured by a simple Relax-EXSY experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Journal of Magnetic Resonance, 249, pp.32-37. </w:t>
@@ -8013,51 +8013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dourlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bélarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8133,90 +8133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (4), pp.323-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8262,103 +8262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy for sequential assignment of intrinsically unstructured proteins based on (15)N single isotope labelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 236, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8398,3305 +8398,3305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
+                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Pierre Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
+                <w:t xml:space="preserve">Dominique Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Kosten</w:t>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 54 (3), pp.217-36. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765863v1</w:t>
+                <w:t xml:space="preserve">hal-00713026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards understanding the phosphorylation code of tau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Menuet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herman Devijver</w:t>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20120050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077942v1</w:t>
+                <w:t xml:space="preserve">hal-00765867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification: nature's escape from genetic imprisonment and the basis for dynamic information encoding.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hepatitis C Virus NS5B and Host Cyclophilin A share a common binding site on NS5A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Systems Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wsbm.1185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.392209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765876v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C Virus NS5B and Host Cyclophilin A share a common binding site on NS5A.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+                <w:t xml:space="preserve">Clément Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+                <w:t xml:space="preserve">Clara Theunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Devijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.e84442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765873v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the phosphorylation code of tau.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sillen</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20120050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.217-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765867v1</w:t>
+                <w:t xml:space="preserve">hal-00765863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Post-translational modification: nature's escape from genetic imprisonment and the basis for dynamic information encoding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanno Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gunawardena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32421. </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Systems Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (6), pp.565-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wsbm.1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713026v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis for an Ancient Partnership between Prolyl Isomerase Pin1 and Phosphatase Inhibitor-2.</w:t>
+                <w:t xml:space="preserve">Domain 3 of NS5A protein from the hepatitis C virus has intrinsic {alpha}-helical propensity and is a substrate of Cyclophilin A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furqan Sami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meera Khan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Aurelie Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (30), pp.6567-78. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi200553e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618273v1</w:t>
+                <w:t xml:space="preserve">hal-00586923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of O-GlcNAc sites within peptides of the Tau protein and their impact on phosphorylation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Systematic identification of tubulin interacting fragments of the microtubule-associated protein TAU leads to a highly efficient promoter of microtubule assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Broncel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tokarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wieruzseski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0mb00337a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.223545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586849v1</w:t>
+                <w:t xml:space="preserve">hal-00618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the AT180 epitope of phosphorylated Tau protein by a combined nuclear magnetic resonance and fluorescence spectroscopy approach.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural activation of the transcriptional repressor EthR from Mycobacterium tuberculosis by single amino acid change mimicking natural and synthetic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Willery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.046⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (7), pp.3018 - 3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618266v1</w:t>
+                <w:t xml:space="preserve">pasteur-03525621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular implication of PP2A and Pin1 in the Alzheimer's disease specific hyperphosphorylation of Tau.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justin Vijay Louis</w:t>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618270v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking High Affinity Ligands of Low Solubility by NMR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Intermolecular interaction studies using small volumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelijne Gheysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Vandenborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ml200039u⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618277v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Erk phosphorylation suggests a mixed strategy for measuring phospho-form distributions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Molecular Basis for an Ancient Partnership between Prolyl Isomerase Pin1 and Phosphatase Inhibitor-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furqan Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meera Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/msb.2011.15⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (30), pp.6567-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi200553e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586931v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking phosphatase PP2A subunit PR61/B'{delta} (Ppp2r5d) develop spatially restricted tauopathy by deregulation of CDK5 and GSK3{beta}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ward Sents</w:t>
+                <w:t xml:space="preserve">Identification of O-GlcNAc sites within peptides of the Tau protein and their impact on phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Broncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1018777108⟩</w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0mb00337a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586855v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain 3 of NS5A protein from the hepatitis C virus has intrinsic {alpha}-helical propensity and is a substrate of Cyclophilin A.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Characterization of the AT180 epitope of phosphorylated Tau protein by a combined nuclear magnetic resonance and fluorescence spectroscopy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182436⟩</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586923v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural activation of the transcriptional repressor EthR from Mycobacterium tuberculosis by single amino acid change mimicking natural and synthetic ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
+                <w:t xml:space="preserve">Molecular implication of PP2A and Pin1 in the Alzheimer's disease specific hyperphosphorylation of Tau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Vijay Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1113⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03525621v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic identification of tubulin interacting fragments of the microtubule-associated protein TAU leads to a highly efficient promoter of microtubule assembly.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Ranking High Affinity Ligands of Low Solubility by NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dries Verdegem</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.223545⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (6), pp.485-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ml200039u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618268v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Comparative analysis of Erk phosphorylation suggests a mixed strategy for measuring phospho-form distributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Everley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2011.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00618281v1</w:t>
+                <w:t xml:space="preserve">hal-00586931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interaction studies using small volumes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Mice lacking phosphatase PP2A subunit PR61/B'{delta} (Ppp2r5d) develop spatially restricted tauopathy by deregulation of CDK5 and GSK3{beta}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katelijne Gheysen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+                <w:t xml:space="preserve">Ellen Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Vandenborre</w:t>
+                <w:t xml:space="preserve">Caroline Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Sents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2699⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1018777108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00586937v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule and MAPs: thermodynamics of complex formation by AUC, ITC, fluorescence, and NMR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Devred</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Barbier</w:t>
+                <w:t xml:space="preserve">Fanny Bonachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lafitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Arnaud Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0091-679X(10)95023-1⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508818v1</w:t>
+                <w:t xml:space="preserve">hal-00508817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of GSK3β phosphorylation of the neuronal Tau protein and its interaction with the N-terminal domain of apolipoprotein E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (43), pp.33435-33444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M110.149419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEB025 (Alisporivir) inhibits hepatitis C virus replication by preventing a cyclophilin A induced cis-trans isomerisation in domain II of NS5A.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtubule and MAPs: thermodynamics of complex formation by AUC, ITC, fluorescence, and NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udayan Chatterji</w:t>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joke Snoeck</w:t>
+                <w:t xml:space="preserve">Daniel Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013687⟩</w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.449-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0091-679X(10)95023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586948v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">DEB025 (Alisporivir) inhibits hepatitis C virus replication by preventing a cyclophilin A induced cis-trans isomerisation in domain II of NS5A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Coelmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonachera</w:t>
+                <w:t xml:space="preserve">Udayan Chatterji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hamel</w:t>
+                <w:t xml:space="preserve">Carola Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+                <w:t xml:space="preserve">Joke Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508817v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Badillo</w:t>
+                <w:t xml:space="preserve">Alzheimer disease specific phosphoepitopes of Tau interfere with assembly of tubulin but not binding to microtubules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.1146-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-121590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373457v1</w:t>
+                <w:t xml:space="preserve">hal-00348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer disease specific phosphoepitopes of Tau interfere with assembly of tubulin but not binding to microtubules.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sillen</w:t>
+                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Peyrot</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (4), pp.1146-52. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.08-121590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348164v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Verdegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t>
@@ -11798,51 +11798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Schaffner-Reckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
@@ -11893,90 +11893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandwich-ELISE NMR: reducing the sample volume of NMR samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 193 (1), pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12016,432 +12016,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161158v1</w:t>
+                <w:t xml:space="preserve">hal-00175485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Denys</w:t>
+                <w:t xml:space="preserve">NMR Investigation of the Interaction between the Neuronal Protein Tau and the Microtubules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (11), pp.3055-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi061920i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00175485v1</w:t>
+                <w:t xml:space="preserve">hal-00139673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Investigation of the Interaction between the Neuronal Protein Tau and the Microtubules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00139673v1</w:t>
+                <w:t xml:space="preserve">hal-00161158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of rotational diffusion to pulsed field gradient diffusion measurements.</w:t>
               </w:r>
@@ -12479,51 +12479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (11), pp.114505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12551,579 +12551,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085645v1</w:t>
+                <w:t xml:space="preserve">hal-00085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Locht</w:t>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103724v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet</w:t>
+                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085628v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bellec</w:t>
+                <w:t xml:space="preserve">Malika Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085654v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13191,51 +13191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New DEFT sequences for the acquisition of one-dimensional carbon NMR spectra of small unlabelled molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13476,51 +13476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 151, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13696,273 +13696,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the toolbox of GH70 sucrose-active enzymes by mixing discovery and rational engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the catalytic activity/selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Moulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Claverie</w:t>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Molina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773297v1</w:t>
+                <w:t xml:space="preserve">hal-02274479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the catalytic activity/selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+                <w:t xml:space="preserve">Enlarging the toolbox of GH70 sucrose-active enzymes by mixing discovery and rational engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tricard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274479v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13980,90 +13980,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of Posttranslational Modifications of Tau Protein by Nuclear Magnetic Resonance Spectroscopy: Phosphorylation of Tau Protein by ERK2 Recombinant Kinase and Rat Brain Extract, and Acetylation by Recombinant Creb-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14150,64 +14150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel esterases and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14354,51 +14354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDA2CCA8"/>
+    <w:nsid w:val="427091F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14585,51 +14585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>