--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2283,442 +2283,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IsoSolve: An Integrative Framework to Improve Isotopic Coverage and Consolidate Isotopic Measurements by Mass Spectrometry and/or Nuclear Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 93 (27), pp.9428-9436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01064⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 93 (11), pp.4818-4824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03307270v1</w:t>
+                <w:t xml:space="preserve">hal-03171690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IsoSolve: An Integrative Framework to Improve Isotopic Coverage and Consolidate Isotopic Measurements by Mass Spectrometry and/or Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 93 (11), pp.4818-4824. </w:t>
+              <w:t xml:space="preserve">, 2021, 93 (27), pp.9428-9436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171690v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,77 +2968,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t>
@@ -3200,922 +3200,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Lopez</w:t>
+                <w:t xml:space="preserve">Rainer Kuemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Antiparra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sheen</w:t>
+                <w:t xml:space="preserve">Jean-Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170460v1</w:t>
+                <w:t xml:space="preserve">hal-02131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 294 (24), pp.9316-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131891v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Zyubko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Metelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (42), pp.9699-9707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137974v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Madan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Zyubko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Andreeva</w:t>
+                <w:t xml:space="preserve">Neha S Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Metelev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (42), pp.9699-9707. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (35), pp.13171-13185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368109v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
+                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dujardin</w:t>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Madan</w:t>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha S Gandhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Launay</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998113v1</w:t>
+                <w:t xml:space="preserve">hal-02283913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Jing Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin A Baquero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Zizheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283913v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
+                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Despres</w:t>
+                <w:t xml:space="preserve">Juan M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Di</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Ricardo Antiparra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizheng Li</w:t>
+                <w:t xml:space="preserve">Mirko Zimic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Patricia Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.21-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317189v1</w:t>
+                <w:t xml:space="preserve">hal-02170460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futile Encounter Engineering of the DSR-M Dextransucrase Modifies the Resulting Polymer Length</w:t>
               </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (15), pp.4891-4895. </w:t>
@@ -4363,602 +4363,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02075752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">J. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131883v1</w:t>
+                <w:t xml:space="preserve">hal-01886451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecilia Wallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Hiruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian K. T. S. Warmlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Jarvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (26), pp.8138-8146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886452v1</w:t>
+                <w:t xml:space="preserve">hal-02154329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886451v1</w:t>
+                <w:t xml:space="preserve">hal-02131883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juri Jarvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (26), pp.8138-8146. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154329v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of nanoparticle reactivity in solution: interaction of l -lysine and Ru nanoparticles probed by chemical shift perturbation parallels regioselective H/D exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,831 +5150,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
+                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Louis</w:t>
+                <w:t xml:space="preserve">Kenneth Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Frank Peelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbet Mesotten</w:t>
+                <w:t xml:space="preserve">Harald Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Reekmans</w:t>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liene Bervoets</w:t>
+                <w:t xml:space="preserve">Dries van Rompaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (8), pp.706-713. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886450v1</w:t>
+                <w:t xml:space="preserve">hal-01605011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR reveals the intrinsically disordered domain 2 of NS5A protein as an allosteric regulator of the hepatitis C virus RNA polymerase NS5B</w:t>
+                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza Bessa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Dujardin</w:t>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eliezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 292 (44), pp.18024-18043. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (5), pp.921-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.813766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620117v1</w:t>
+                <w:t xml:space="preserve">hal-01600157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Despres</w:t>
+                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian Byrne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7106-7119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620128v1</w:t>
+                <w:t xml:space="preserve">hal-01886431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR reveals the intrinsically disordered domain 2 of NS5A protein as an allosteric regulator of the hepatitis C virus RNA polymerase NS5B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Verstraete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dries van Rompaey</w:t>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (44), pp.18024-18043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.813766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605011v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600157v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Mesotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
+                <w:t xml:space="preserve">Gunter Reekmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Monties</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Liene Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (10), pp.7106-7119. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (8), pp.706-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886431v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(15)N-NMR-based approach for amino acids-based (13)C-metabolic flux analysis of metabolism</w:t>
               </w:r>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6090,51 +6090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A β-Turn Motif in the Steroid Hormone Receptor’s Ligand-Binding Domains Interacts with the Peptidyl-prolyl Isomerase (PPIase) Catalytic Site of the Immunophilin FKBP52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morkos A. Henen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6237,90 +6237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Gandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6508,90 +6508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Intrinsically disordered proteins under true in vivo conditions by combined cross-polarization and carbonyl-detection NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,51 +6650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Neuronal Tau Protein as a Target of Extracellular Signal-regulated Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dounane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Epub ahead of print</w:t>
@@ -7043,77 +7043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phosphorylation-Induced Turn Defines the Alzheimer's Disease AT8 Antibody Epitope on the Tau Protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha S Gandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Kukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7183,760 +7183,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4584-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077829v1</w:t>
+                <w:t xml:space="preserve">hal-01077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher J Hindley</w:t>
+                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.3020-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081937v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Hindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Philpott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077911v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
+                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077897v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077868v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H/D exchange of a 15 N labelled Tau fragment as measured by a simple Relax-EXSY experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Journal of Magnetic Resonance, 249, pp.32-37. </w:t>
@@ -8133,51 +8133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy for sequential assignment of intrinsically unstructured proteins based on (15)N single isotope labelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8800,286 +8800,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
+                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Menuet</w:t>
+                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Theunis</w:t>
+                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin V Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herman Devijver</w:t>
+                <w:t xml:space="preserve">Jonas Kosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.217-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077942v1</w:t>
+                <w:t xml:space="preserve">hal-00765863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
+                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
+                <w:t xml:space="preserve">Clément Menuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
+                <w:t xml:space="preserve">Clara Theunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Kosten</w:t>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Devijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.e84442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765863v1</w:t>
+                <w:t xml:space="preserve">hal-01077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational modification: nature's escape from genetic imprisonment and the basis for dynamic information encoding.</w:t>
               </w:r>
@@ -9316,51 +9316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic identification of tubulin interacting fragments of the microtubule-associated protein TAU leads to a highly efficient promoter of microtubule assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9743,51 +9743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interaction studies using small volumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katelijne Gheysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10062,51 +10062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
@@ -10407,51 +10407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking High Affinity Ligands of Low Solubility by NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,77 +10662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice lacking phosphatase PP2A subunit PR61/B'{delta} (Ppp2r5d) develop spatially restricted tauopathy by deregulation of CDK5 and GSK3{beta}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin V Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Borghgraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10809,51 +10809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,51 +10956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11077,51 +11077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubule and MAPs: thermodynamics of complex formation by AUC, ITC, fluorescence, and NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,51 +11211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEB025 (Alisporivir) inhibits hepatitis C virus replication by preventing a cyclophilin A induced cis-trans isomerisation in domain II of NS5A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotte Coelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udayan Chatterji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,338 +11326,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer disease specific phosphoepitopes of Tau interfere with assembly of tubulin but not binding to microtubules.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sillen</w:t>
+                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Peyrot</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.08-121590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348164v1</w:t>
+                <w:t xml:space="preserve">hal-00373457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Badillo</w:t>
+                <w:t xml:space="preserve">Alzheimer disease specific phosphoepitopes of Tau interfere with assembly of tubulin but not binding to microtubules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.1146-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-121590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373457v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11906,51 +11906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12022,51 +12022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12169,51 +12169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Investigation of the Interaction between the Neuronal Protein Tau and the Microtubules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,536 +12551,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet</w:t>
+                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085628v1</w:t>
+                <w:t xml:space="preserve">hal-00103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
+                <w:t xml:space="preserve">Malika Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085654v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Locht</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103724v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085645v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
               </w:r>
@@ -13702,51 +13702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the catalytic activity/selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13980,90 +13980,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of Posttranslational Modifications of Tau Protein by Nuclear Magnetic Resonance Spectroscopy: Phosphorylation of Tau Protein by ERK2 Recombinant Kinase and Rat Brain Extract, and Acetylation by Recombinant Creb-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14354,51 +14354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="427091F3"/>
+    <w:nsid w:val="728B855A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14585,51 +14585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>