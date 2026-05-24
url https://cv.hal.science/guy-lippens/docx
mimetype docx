--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -165,11391 +165,11374 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiNMRFit: a software to fit 1D and pseudo-2D NMR spectra</w:t>
+                <w:t xml:space="preserve">A coherent structural picture of the interaction of Tau with tubulin provides a link to its aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
+                <w:t xml:space="preserve">Liza Ammar Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Dubiley</w:t>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 302 (6), pp.113086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2026.113086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322487v1</w:t>
+                <w:t xml:space="preserve">hal-05630933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone and Methyl resonance assignment of an active PETase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiNMRFit: a software to fit 1D and pseudo-2D NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Grga</w:t>
+                <w:t xml:space="preserve">Loïc Le Grégam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boll</w:t>
+                <w:t xml:space="preserve">Svetlana Dubiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Charlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-025-10250-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350439v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear non-haem iron-dependent oxidative enzymes: landscape of their substrates, partner proteins and biosynthetic gene clusters</w:t>
+                <w:t xml:space="preserve">Backbone and Methyl resonance assignment of an active PETase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Antoine</w:t>
+                <w:t xml:space="preserve">Jelena Grga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leprevost</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jünger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001462⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-025-10250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244524v1</w:t>
+                <w:t xml:space="preserve">hal-05350439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards site-specific information on PET degrading enzymes using NMR near operational temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelena Grga</w:t>
+                <w:t xml:space="preserve">Multinuclear non-haem iron-dependent oxidative enzymes: landscape of their substrates, partner proteins and biosynthetic gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+                <w:t xml:space="preserve">S. Jünger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Perrot</w:t>
+                <w:t xml:space="preserve">S. Zirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">G. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.38602. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (7), pp.001462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22351-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350480v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis utilizes decarboxylated S-adenosylmethionine for the biosynthesis of tandem aminopropylated microcin C, a potent inhibitor of bacterial aspartyl-tRNA synthetase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards site-specific information on PET degrading enzymes using NMR near operational temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Grga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Kulikovsky</w:t>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldar Yagmurov</w:t>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Severinov</w:t>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18468⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22351-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014998v1</w:t>
+                <w:t xml:space="preserve">hal-05350480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis utilizes decarboxylated S-adenosylmethionine for the biosynthesis of tandem aminopropylated microcin C, a potent inhibitor of bacterial aspartyl-tRNA synthetase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kulikovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Yagmurov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Leprevost</w:t>
+                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jünger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Aleksandr Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+                <w:t xml:space="preserve">Konstantin Severinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811059v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New route to a pyrazoline scaffold featuring original substitutions and its crystal structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jünger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00706-023-03169-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669669v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a Tau fragment bound to tubulin prompts new hypotheses on Tau mechanism and oligomerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liza Ammar Khodja</w:t>
+                <w:t xml:space="preserve">New route to a pyrazoline scaffold featuring original substitutions and its crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Campanacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Nicolas Jean-Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gigant</w:t>
+                <w:t xml:space="preserve">Emmanuel Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (2), pp.183-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00706-023-03169-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771509v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the pH dependence of an improved PETase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Perrot</w:t>
+                <w:t xml:space="preserve">The structure of a Tau fragment bound to tubulin prompts new hypotheses on Tau mechanism and oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Ammar Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569437v1</w:t>
+                <w:t xml:space="preserve">hal-04771509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Li</w:t>
+                <w:t xml:space="preserve">Exploring the pH dependence of an improved PETase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Grga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Esque</w:t>
+                <w:t xml:space="preserve">Valeria Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743213v1</w:t>
+                <w:t xml:space="preserve">hal-04569437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic enantiospecific deuteration of complex amino acid mixtures with ruthenium nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of a SusD-like protein involved in β-1,3-glucan utilization by an uncultured cow rumen Bacteroides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CY00588K⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00278-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778743v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biochemical Characterization of a Nonbinding SusD-Like Protein Involved in Xylooligosaccharide Utilization by an Uncultured Human Gut &amp;lt;i&amp;gt;Bacteroides&amp;lt;/i&amp;gt; Strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Labourel</w:t>
+                <w:t xml:space="preserve">Catalytic enantiospecific deuteration of complex amino acid mixtures with ruthenium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00244-22⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (17), pp.4904-4911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CY00588K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796391v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NMR look at an engineered PET depolymerase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Marty</w:t>
+                <w:t xml:space="preserve">Structural and Biochemical Characterization of a Nonbinding SusD-Like Protein Involved in Xylooligosaccharide Utilization by an Uncultured Human Gut &amp;lt;i&amp;gt;Bacteroides&amp;lt;/i&amp;gt; Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.07.002⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00244-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739009v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Family of Scorpion Toxins Modulating Ca2+-Activated Cl− Current in Vascular Myocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sautière</w:t>
+                <w:t xml:space="preserve">An NMR look at an engineered PET depolymerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gavalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14110780⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121 (15), pp.2882-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864126v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline-Rich Region II (PRR2) Plays an Important Role in Tau–Glycan Interaction: An NMR Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Eliezer</w:t>
+                <w:t xml:space="preserve">Characterization of a Family of Scorpion Toxins Modulating Ca2+-Activated Cl− Current in Vascular Myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mokrzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12111573⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14110780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03832416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Proline-Rich Region II (PRR2) Plays an Important Role in Tau–Glycan Interaction: An NMR Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqesha Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufeng Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eliezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12111573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03340154v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171690v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improved NMR Detection of Phospho-Metabolites in a Complex Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (11), pp.4818-4824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338624v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IsoSolve: An Integrative Framework to Improve Isotopic Coverage and Consolidate Isotopic Measurements by Mass Spectrometry and/or Nuclear Magnetic Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Létisse</w:t>
+                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01064⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307270v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">IsoSolve: An Integrative Framework to Improve Isotopic Coverage and Consolidate Isotopic Measurements by Mass Spectrometry and/or Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (27), pp.9428-9436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554277v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of andalusicin: N-terminally dimethylated class III lantibiotic from Bacillus thuringiensis sv. andalousiensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Serebryakova</w:t>
+                <w:t xml:space="preserve">The covalent complex of Jo-In results from a long-lived, non-covalent intermediate state with near-native structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadoss Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de La Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102480⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270626v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zebra Mussel (Dreissena polymorpha) as a Model Organism for Ecotoxicological Studies: A Prior 1H NMR Spectrum Interpretation of a Whole Body Extract for Metabolism Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Identification and characterization of andalusicin: N-terminally dimethylated class III lantibiotic from Bacillus thuringiensis sv. andalousiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Grigoreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bikmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Rusanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Serebryakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10060256⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934872v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing field strength versus advanced isotope labeling for NMR based fluxomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Zebra Mussel (Dreissena polymorpha) as a Model Organism for Ecotoxicological Studies: A Prior 1H NMR Spectrum Interpretation of a Whole Body Extract for Metabolism Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4988⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438088v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Increasing field strength versus advanced isotope labeling for NMR based fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131891v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Antiparra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137974v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Integrated pH Measurement during Reaction Monitoring with Dual-Reception 1 H– 31 P NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kuemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (6), pp.3959-3963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368109v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating Tau function and dysfunction in the era of cryo-EM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 294 (35), pp.13171-13185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
+              <w:t xml:space="preserve">, In press, 294 (24), pp.9316-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.REV119.008031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998113v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Efficient in vivo synthesis of lasso peptide pseudomycoidin proceeds in the absence of both the leader and the leader peptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Zyubko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Metelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (42), pp.9699-9707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC02370D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283913v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclophilin A allows the allosteric regulation of a structural motif in the disordered domain 2 of NS5A and thereby fine-tunes HCV RNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Madan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha S Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Despres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (35), pp.13171-13185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317189v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone chemical shift assignment of macrophage infectivity potentiator virulence factor of Trypanosoma cruzi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tuning the catalytic activity and selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sheen</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-018-9844-1⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (35), pp.16544-16552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR04149D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170460v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futile Encounter Engineering of the DSR-M Dextransucrase Modifies the Resulting Polymer Length</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Lichtenecker</w:t>
+                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00373⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176417v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Access to Deuterated and Tritiated Nucleobase Pharmaceuticals and Oligonucleotides using Hydrogen-Isotope Exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+                <w:t xml:space="preserve">Futile Encounter Engineering of the DSR-M Dextransucrase Modifies the Resulting Polymer Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schörghuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lichtenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201813946⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (25), pp.2853-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02075752v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez</w:t>
+                <w:t xml:space="preserve">Efficient Access to Deuterated and Tritiated Nucleobase Pharmaceuticals and Oligonucleotides using Hydrogen-Isotope Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Palazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (15), pp.4891-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201813946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886451v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02075752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juri Jarvet</w:t>
+                <w:t xml:space="preserve">In-cell NMR: from metabolites to macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AN01635B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154329v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">The Neuronal tau protein blocks in vitro fibrillation of the amyloid-beta (A beta) peptide at the oligomeric stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Wallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Hiruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian K. T. S. Warmlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Jarvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (26), pp.8138-8146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131883v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886452v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of nanoparticle reactivity in solution: interaction of l -lysine and Ru nanoparticles probed by chemical shift perturbation parallels regioselective H/D exchange</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction study between HCV NS5A-D2 and NS5B using 19F NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc02445b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-017-0159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004103v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall Structural Model of NS5A Protein from Hepatitis C Virus and Modulation by Mutations Confering Resistance of Virus Replication to Cyclosporin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Receveur-Brechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (24), pp.3029 - 3048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biochem.7b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dries van Rompaey</w:t>
+                <w:t xml:space="preserve">Monitoring of nanoparticle reactivity in solution: interaction of l -lysine and Ru nanoparticles probed by chemical shift perturbation parallels regioselective H/D exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (43), pp.5850-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc02445b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605011v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
+                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Mesotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Reekmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liene Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (8), pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600157v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+                <w:t xml:space="preserve">Structure and antagonism of the receptor complex mediated by human TSLP in allergy and asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Peelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
+                <w:t xml:space="preserve">Harald Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Monties</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries van Rompaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886431v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR reveals the intrinsically disordered domain 2 of NS5A protein as an allosteric regulator of the hepatitis C virus RNA polymerase NS5B</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycan Determinants of Heparin-Tau Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eliezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqiang Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.813766⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (5), pp.921-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620117v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Despres</w:t>
+                <w:t xml:space="preserve">Investigations on the Determinants Responsible for Low Molar Mass Dextran Formation by DSR-M Dextransucrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian Byrne</w:t>
+                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoling Qi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.7106-7119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b02182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620128v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic phenotyping of human plasma by H-1-NMR at high and medium magnetic field strengths: a case study for lung cancer</w:t>
+                <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Louis</w:t>
+                <w:t xml:space="preserve">Clement Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbet Mesotten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liene Bervoets</w:t>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4577⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886450v1</w:t>
+                <w:t xml:space="preserve">hal-01620128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(15)N-NMR-based approach for amino acids-based (13)C-metabolic flux analysis of metabolism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">NMR reveals the intrinsically disordered domain 2 of NS5A protein as an allosteric regulator of the hepatitis C virus RNA polymerase NS5B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (44), pp.18024-18043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.813766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602563v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-Turn Motif in the Steroid Hormone Receptor’s Ligand-Binding Domains Interacts with the Peptidyl-prolyl Isomerase (PPIase) Catalytic Site of the Immunophilin FKBP52</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(15)N-NMR-based approach for amino acids-based (13)C-metabolic flux analysis of metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00506⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (3), pp.2101-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389826v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Lopez</w:t>
+                <w:t xml:space="preserve">A β-Turn Motif in the Steroid Hormone Receptor’s Ligand-Binding Domains Interacts with the Peptidyl-prolyl Isomerase (PPIase) Catalytic Site of the Immunophilin FKBP52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morkos A. Henen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Belnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (38), pp.5366 - 5376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389832v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neha Gandhi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01389829v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Intrinsically disordered proteins under true in vivo conditions by combined cross-polarization and carbonyl-detection NMR spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201601850⟩</w:t>
+              <w:t xml:space="preserve">Ancient biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01886415v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neuronal Tau Protein as a Target of Extracellular Signal-regulated Kinase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying Intrinsically disordered proteins under true in vivo conditions by combined cross-polarization and carbonyl-detection NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.700914⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (26), pp.7418-7422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201601850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389831v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FK506-binding protein FKBP52 in vitro induces aggregation of truncated Tau forms with prion-like behavior.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Characterization of Neuronal Tau Protein as a Target of Extracellular Signal-regulated Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gunawardena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (14), pp.7742 - 7753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.700914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145979v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau phosphorylation regulates the interaction between BIN1’s SH3 domain and Tau’s proline-rich domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FK506-binding protein FKBP52 in vitro induces aggregation of truncated Tau forms with prion-like behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Sottejeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florie Demiaute</w:t>
+                <w:t xml:space="preserve">Elodie Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Epub ahead of print</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221659v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phosphorylation-Induced Turn Defines the Alzheimer's Disease AT8 Antibody Epitope on the Tau Protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laziza Amniai</w:t>
+                <w:t xml:space="preserve">Tau phosphorylation regulates the interaction between BIN1’s SH3 domain and Tau’s proline-rich domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sottejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Demiaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201501898⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-015-0237-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145963v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
+                <w:t xml:space="preserve">A Phosphorylation-Induced Turn Defines the Alzheimer's Disease AT8 Antibody Epitope on the Tau Protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha S Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Kukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (23), pp.6923-6927 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201501898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077897v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Hindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Philpott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077868v1</w:t>
+                <w:t xml:space="preserve">hal-01081937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation in intrinsically disordered regions regulates the activity of Neurogenin2.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081937v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01077911v1</w:t>
+                <w:t xml:space="preserve">hal-01077829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Tau-promoted microtubule assembly as probed by NMR spectroscopy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Immunophilin FKBP52 induces Tau-P301L filamentous assembly in vitro and modulates its activity in a model of tauopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12615-23</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4584-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077829v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/D exchange of a 15 N labelled Tau fragment as measured by a simple Relax-EXSY experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Journal of Magnetic Resonance, 249, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.3020-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2014.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235804v1</w:t>
+                <w:t xml:space="preserve">hal-01077868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+                <w:t xml:space="preserve">H/D exchange of a 15 N labelled Tau fragment as measured by a simple Relax-EXSY experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Magnetic Resonance, 249, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765859v1</w:t>
+                <w:t xml:space="preserve">hal-03235804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-013-9716-z⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903359v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new strategy for sequential assignment of intrinsically unstructured proteins based on (15)N single isotope labelling.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.323-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-013-9716-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903369v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">A new strategy for sequential assignment of intrinsically unstructured proteins based on (15)N single isotope labelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 236, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713026v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the phosphorylation code of tau.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Differential contribution of the repeats to heparin binding of HBHA, a major adhesin of Mycobacterium tuberculosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20120050⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765867v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C Virus NS5B and Host Cyclophilin A share a common binding site on NS5A.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Towards understanding the phosphorylation code of tau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.392209⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20120050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765873v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kosten</w:t>
+                <w:t xml:space="preserve">Hepatitis C Virus NS5B and Host Cyclophilin A share a common binding site on NS5A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.392209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765863v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herman Devijver</w:t>
+                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.217-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077942v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification: nature's escape from genetic imprisonment and the basis for dynamic information encoding.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Theunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanno Steen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herman Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Systems Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.e84442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765876v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain 3 of NS5A protein from the hepatitis C virus has intrinsic {alpha}-helical propensity and is a substrate of Cyclophilin A.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-translational modification: nature's escape from genetic imprisonment and the basis for dynamic information encoding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gunawardena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182436⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Systems Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (6), pp.565-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wsbm.1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586923v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic identification of tubulin interacting fragments of the microtubule-associated protein TAU leads to a highly efficient promoter of microtubule assembly.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Domain 3 of NS5A protein from the hepatitis C virus has intrinsic {alpha}-helical propensity and is a substrate of Cyclophilin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dries Verdegem</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.223545⟩</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618268v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural activation of the transcriptional repressor EthR from Mycobacterium tuberculosis by single amino acid change mimicking natural and synthetic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carette</w:t>
+                <w:t xml:space="preserve">Eve Willery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blondiaux</w:t>
+                <w:t xml:space="preserve">Sylviane Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (7), pp.3018 - 3030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkr1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03525621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Systematic identification of tubulin interacting fragments of the microtubule-associated protein TAU leads to a highly efficient promoter of microtubule assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruzseski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.223545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618281v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular interaction studies using small volumes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianni Vandenborre</w:t>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586937v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis for an Ancient Partnership between Prolyl Isomerase Pin1 and Phosphatase Inhibitor-2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Intermolecular interaction studies using small volumes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelijne Gheysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Vandenborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi200553e⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618273v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of O-GlcNAc sites within peptides of the Tau protein and their impact on phosphorylation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Molecular Basis for an Ancient Partnership between Prolyl Isomerase Pin1 and Phosphatase Inhibitor-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furqan Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meera Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0mb00337a⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (30), pp.6567-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi200553e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586849v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the AT180 epitope of phosphorylated Tau protein by a combined nuclear magnetic resonance and fluorescence spectroscopy approach.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of O-GlcNAc sites within peptides of the Tau protein and their impact on phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Broncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0mb00337a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618266v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular implication of PP2A and Pin1 in the Alzheimer's disease specific hyperphosphorylation of Tau.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Characterization of the AT180 epitope of phosphorylated Tau protein by a combined nuclear magnetic resonance and fluorescence spectroscopy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021521⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618270v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking High Affinity Ligands of Low Solubility by NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Fritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (6), pp.485-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ml200039u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of Erk phosphorylation suggests a mixed strategy for measuring phospho-form distributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Everley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/msb.2011.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking phosphatase PP2A subunit PR61/B'{delta} (Ppp2r5d) develop spatially restricted tauopathy by deregulation of CDK5 and GSK3{beta}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ward Sents</w:t>
+                <w:t xml:space="preserve">Molecular implication of PP2A and Pin1 in the Alzheimer's disease specific hyperphosphorylation of Tau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Vijay Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1018777108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586855v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+                <w:t xml:space="preserve">Mice lacking phosphatase PP2A subunit PR61/B'{delta} (Ppp2r5d) develop spatially restricted tauopathy by deregulation of CDK5 and GSK3{beta}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Sents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1018777108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508817v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of GSK3β phosphorylation of the neuronal Tau protein and its interaction with the N-terminal domain of apolipoprotein E</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.149419⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641629v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule and MAPs: thermodynamics of complex formation by AUC, ITC, fluorescence, and NMR.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic studies of GSK3β phosphorylation of the neuronal Tau protein and its interaction with the N-terminal domain of apolipoprotein E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0091-679X(10)95023-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (43), pp.33435-33444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.149419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508818v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEB025 (Alisporivir) inhibits hepatitis C virus replication by preventing a cyclophilin A induced cis-trans isomerisation in domain II of NS5A.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joke Snoeck</w:t>
+                <w:t xml:space="preserve">Microtubule and MAPs: thermodynamics of complex formation by AUC, ITC, fluorescence, and NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013687⟩</w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.449-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0091-679X(10)95023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586948v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">DEB025 (Alisporivir) inhibits hepatitis C virus replication by preventing a cyclophilin A induced cis-trans isomerisation in domain II of NS5A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Coelmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udayan Chatterji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373457v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer disease specific phosphoepitopes of Tau interfere with assembly of tubulin but not binding to microtubules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laziza Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11594,2091 +11577,2225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Hepatitis C virus NS5A protein is a substrate for the Peptidyl-Prolyl cis/trans isomerase activity of Cyclophilins A and B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Verdegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373458v1</w:t>
+                <w:t xml:space="preserve">hal-00373457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The talin rod IBS2 alpha helix interacts with the beta 3 integrin cytoplasmic tail membrane proximal helix by establishing charge complementary salt bridges.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Verdegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M709704200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293590v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandwich-ELISE NMR: reducing the sample volume of NMR samples.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The talin rod IBS2 alpha helix interacts with the beta 3 integrin cytoplasmic tail membrane proximal helix by establishing charge complementary salt bridges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Schaffner-Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M709704200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00293593v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Sandwich-ELISE NMR: reducing the sample volume of NMR samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Fritzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 193 (1), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175485v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Investigation of the Interaction between the Neuronal Protein Tau and the Microtubules.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+                <w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi061920i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00139673v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">NMR Investigation of the Interaction between the Neuronal Protein Tau and the Microtubules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (11), pp.3055-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi061920i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161158v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rotational diffusion to pulsed field gradient diffusion measurements.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273334v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of rotational diffusion to pulsed field gradient diffusion measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkl332⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (11), pp.114505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103724v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liên Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Hamdane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085645v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis PASTICCINO2 is an antiphosphatase involved in regulation of cyclin-dependent kinase A.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
+                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.1426-1437</w:t>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085654v1</w:t>
+                <w:t xml:space="preserve">hal-00085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Selective intracellular accumulation of the major metabolite issued from the activation of the prodrug ethionamide in mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085628v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Hamdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Wintjens</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.179-194</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085621v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New DEFT sequences for the acquisition of one-dimensional carbon NMR spectra of small unlabelled molecules.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Piotto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Wintjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, pp.943-947</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103769v1</w:t>
+                <w:t xml:space="preserve">hal-00085621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmoregulated periplasmic glucans of the free-living photosynthetic bacterium Rhodobacter sphaeroides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New DEFT sequences for the acquisition of one-dimensional carbon NMR spectra of small unlabelled molecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Piotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Elbayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Talaga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marise Bourdonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 269, pp.2464-2472</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.943-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021144v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo detection of the cyclic osmoregulated periplasmic glucan of Ralstonia solanacearum by high-resolution magic angle spinning NMR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Osmoregulated periplasmic glucans of the free-living photosynthetic bacterium Rhodobacter sphaeroides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bohin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 151, pp.1-6</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269, pp.2464-2472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021378v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vivo detection of the cyclic osmoregulated periplasmic glucan of Ralstonia solanacearum by high-resolution magic angle spinning NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 151, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recombinant production of the p10CKS1At protein from Arabidopsis thaliana and 13C and 15N double-isotopic enrichment for NMR studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Casteels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Odaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven de Veylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portetelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16, pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13688,275 +13805,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the catalytic activity/selectivity of water-soluble bimetallic RuPt nanoparticles by modifying their surface metal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlarging the toolbox of GH70 sucrose-active enzymes by mixing discovery and rational engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13966,167 +14083,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of Posttranslational Modifications of Tau Protein by Nuclear Magnetic Resonance Spectroscopy: Phosphorylation of Tau Protein by ERK2 Recombinant Kinase and Rat Brain Extract, and Acetylation by Recombinant Creb-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nocca Smet, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau protein : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1523, Springer New York, pp.179-213, 2017, 978-1-4939-6596-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6598-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14136,157 +14253,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel esterases and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2023/088909. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId495"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14354,51 +14471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="728B855A"/>
+    <w:nsid w:val="084205DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14585,51 +14702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-lippens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8236-0901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061529613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05630933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Ammar Khodja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2026.113086" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dubiley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gabrielli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf463" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Grga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-025-10250-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leprevost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J&#252;nger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001462" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22351-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kulikovsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Yagmurov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grigoreva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Popov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Severinov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18468" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Bart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-023-03169-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04771509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.04.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00278-24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00588K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00244-22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mokrzycki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqesha Murray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufeng Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eliezer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171690v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlstedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wittmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadoss Vijayaraj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.12.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Andreeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bikmetov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Rusanova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Serebryakova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102480" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antiparra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sheen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9844-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kuemmerle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05147" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.REV119.008031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Zyubko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Metelev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC02370D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Madan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha S Gandhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009537" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283913v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR04149D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#246;rghuber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lichtenecker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00373" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02075752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813946" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN01635B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wallin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Hiruma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K. T. S. Warmlander" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Jarvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b13623" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-017-0159-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Badillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Brechot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00212" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02004103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de Jesus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc02445b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Louis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Mesotten" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Reekmans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Bervoets" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Peelman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Braun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Rompaey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14937" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqiang Q. Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.01.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02182" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.813766" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602563v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04767" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morkos A. Henen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belnou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00506" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886415v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601850" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HBHPSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gunawardena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.700914" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giustiniani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillemeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sardin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sottejeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malmanche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiaute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-015-0237-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145963v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Kukic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201501898" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1016E8B23706BA67208F84507B35F7C2803EDDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081937v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Mcdowell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Hindley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Philpott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.10.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903369v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.07.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9Z859P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raze" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.392209" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765876v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Steen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586923v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Badillo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182436" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525621v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondiaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Willery" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1113" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruzseski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223545" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618266v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.046" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7MFDWDR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml200039u" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586931v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Everley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2011.15" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586855v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Martens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambrecht" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Sents" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018777108" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641629v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149419" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafitte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(10)95023-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586948v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Coelmont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udayan Chatterji" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Berger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Snoeck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013687" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyrot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121590" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373457v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809244200" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293590v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodius" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaloin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schaffner-Reckinger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709704200" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293593v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.04.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVR197M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139673v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lefebvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061920i" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG8CBN7D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273334v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Baldwin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christodoulou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Barker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Dobson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759211" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085654v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco da Costa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103724v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl332" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Piotto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elbayed" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bourdonneau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021144v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stahl" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021378v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bohin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686867v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landrieu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Casteels" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Odaert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274479v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773297v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Molina" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780356v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>