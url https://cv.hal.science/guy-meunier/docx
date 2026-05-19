--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -717,196 +717,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-sparing vs land-sharing with incomplete policies</w:t>
+                <w:t xml:space="preserve">Optimal policy and network effects for the deployment of zero emission vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.438-466. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.103449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbz011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619826v1</w:t>
+                <w:t xml:space="preserve">hal-03348070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal policy and network effects for the deployment of zero emission vehicles</w:t>
+                <w:t xml:space="preserve">Land-sparing vs land-sharing with incomplete policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, pp.103449. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.438-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbz011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348070v1</w:t>
+                <w:t xml:space="preserve">hal-02619826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of considering optimal government policy when social norms matter for the private provision of public goods</w:t>
               </w:r>
@@ -1055,248 +1055,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Abatement Cost in Presence of Learning-by-Doing: Application to the Fuel Cell Electric Vehicle (vol 71, pg 777, 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Output-based allocations in pollution markets with uncertainty and self-selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Creti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Meunier</w:t>
+                <w:t xml:space="preserve">Juan-Pablo Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-017-0188-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.832-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966247v1</w:t>
+                <w:t xml:space="preserve">hal-02097196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-based allocations in pollution markets with uncertainty and self-selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the Abatement Cost in Presence of Learning-by-Doing: Application to the Fuel Cell Electric Vehicle (vol 71, pg 777, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Creti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Kotelnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan-Pablo Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92, pp.832-851. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (3), pp.801-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2017.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-017-0188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097196v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prices versus quantities in the presence of a second, unpriced, externality</w:t>
               </w:r>
@@ -1360,64 +1360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the Abatement Cost in Presence of Learning-by-Doing: Application to the Fuel Cell Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Kotelnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,51 +1689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using output-based allocations to manage volatility and leakage in pollution markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Pablo Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3330,51 +3330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.109070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Ponssard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Kasser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cadre Loret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140743" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2023.101359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GUY MEUNIER" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103449" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kotelnikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0188-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Montero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0183-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Shilb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.12.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.10.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.01.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brechet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-014-9420-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00787889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.699787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9575-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19EEA85A13DCF016809DFAD37506F3A7B28503A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722574v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-6154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-011-9475-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBRCN8M1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2008.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKPZ8FVQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2008.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC021KF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sommer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wadoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.109070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Ponssard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Kasser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cadre Loret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mur&#232;s Zarea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.140743" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2023.101359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GUY MEUNIER" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Schumacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Montero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kotelnikova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0188-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0183-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Shilb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2017.12.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.10.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chambolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CBJP1X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2014.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.01.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brechet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2014.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-014-9420-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00787889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.699787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9575-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19EEA85A13DCF016809DFAD37506F3A7B28503A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722574v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-6154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-011-9475-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBRCN8M1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2008.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKPZ8FVQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2008.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC021KF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Giraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sommer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wadoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>