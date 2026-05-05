--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Minguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028618580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do non-geneticist physicians deal with genetic tests? A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moisdon-Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (3), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00884-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French study relative to preconception genetic testing: 1500 general population participants’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Latypova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-021-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic screening: current issues in a European country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.1321-1323. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-019-0425-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02125856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Exploitation and Exploration in Hybrid Projects: The Case of a New Nuclear Reactor Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (5), pp.538-553. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/8756972819870343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from patient and parent involvement (P&PI) in a quality improvement program in cystic fibrosis care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gagnayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (S1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie des bonnes pratiques d'hygiène: Déclinaisons locales et travail d'accord dans le cas de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a collaborative quality improvement program in the French cystic fibrosis network: the PHARE-M initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (S1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des mesures du risque pathologique et individualisation de la prise en charge. Les effets paradoxaux du dépistage néonatal systématique de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des mesures du risque pathologique et individualisation de la prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 1 (28), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic néonatal et recompositions temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.022.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reconfiguration of the Relationship to Care for a Rare Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gueganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.115-138. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage néonatal systématique de la mucoviscidose : une configuration organisationnelle, professionnelle et communicationnelle singulière et innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.45 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience professionnelle du médecin hospitalier à l’épreuve du dépistage :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guéganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2-3), pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et action dirigeante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constats et leçons issus de deux sites industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (5), pp.145--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience professionnelle du médecin hospitalier à l'épreuve du dépistage: le cas de l'annonce du diagnostic de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.80 - 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et action dirigeante. Constats et leçons issus de deux sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (214), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.214.145-164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadrey Jean, L'économie des services. Gadrey (Jean) et alii, Manager le conseil. Stratégies et relations des consultants et de leurs clients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp. 473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs d'entreprise dans l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 43 (4), pp.712--713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement professionnel de l'habillement choletais (1965-1990) : représentation d'intérêts et politiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp. 399-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre social. Principes d'analyse sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean G. Padioleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 28 (2), pp.356--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes manœuvres industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27 (4), pp.750--752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de l'Anjou industriel -- Entreprise et société locale à Angers et dans le Choletais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 130 (1), pp.247--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux, la sociologie de l'action et l'intervention sociologique. A propos de deux ouvrages d'Alain Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 21 (1), pp.121--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a project identity and infrastructure - The case of ‘ASTRID’ nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Riders on the Strom’: Engineers’ constant vigilance to achieve sustainable careers in a high velocity industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage néonatal systématique de la mucoviscidose en France: une perspective socio-matérielle du diagnostic biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Challenged by Genetics: The Case of Cystic Fibrosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vervaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 228 p, 2009, 0415498449 9780415498449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'innovation, du projet au produit de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, Lavoisier, 391 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, entreprise et société: manuel de sociologie pour ingénieurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thuderoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 339 p, 2005, 2130539793 9782130539797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir consultant junior: l'efficacité professionnelle des Socrate en culottes courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 468 p, 1995, 2738432085 9782738432087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de l'Anjou industriel. Entreprise et société locale à Angers et dans le Choletais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p, 1985, Logiques sociales, 9782858024346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation intensive au défi de la rationalisation : le cas de deux sites de conception de produit high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goussard Lucie, Sibaud Laetitia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états. Usages du concept et débats en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail : l’enjeu du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet, Michel Gollac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques du travail, la santé négociée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782707173089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociologique de la fonction conception en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Bot, Marie-Laure Vitali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et activités des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-52, 2012, 978-2-296-56626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering In Torment: Anomy or the Emergence of a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Midler; Guy Minguet; Monique Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.107-128, 2009, 9780203872833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la fabrication du travail et la relation d’emploi. Transcrire la loi El Khomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de carrière des ingénieur(e)s dans une industrie à haute vélocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de recherche APEC (ETU177), IMT Atlantique; APEC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’hygiène dans les Centres de Référence et de compétences en mucoviscidose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France/Vaincre la Mucoviscidose. 2014, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Minguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028618580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do non-geneticist physicians deal with genetic tests? A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moisdon-Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (3), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00884-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French study relative to preconception genetic testing: 1500 general population participants’ opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Nizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Latypova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-021-01754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Exploitation and Exploration in Hybrid Projects: The Case of a New Nuclear Reactor Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (5), pp.538-553. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/8756972819870343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic screening: current issues in a European country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Isidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.1321-1323. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-019-0425-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02125856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a collaborative quality improvement program in the French cystic fibrosis network: the PHARE-M initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (S1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from patient and parent involvement (P&PI) in a quality improvement program in cystic fibrosis care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gagnayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (S1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-017-0751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie des bonnes pratiques d'hygiène: Déclinaisons locales et travail d'accord dans le cas de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des mesures du risque pathologique et individualisation de la prise en charge. Les effets paradoxaux du dépistage néonatal systématique de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.109-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation des mesures du risque pathologique et individualisation de la prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 1 (28), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic néonatal et recompositions temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.022.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reconfiguration of the Relationship to Care for a Rare Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gueganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.115-138. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage néonatal systématique de la mucoviscidose : une configuration organisationnelle, professionnelle et communicationnelle singulière et innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.45 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience professionnelle du médecin hospitalier à l’épreuve du dépistage :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guéganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2-3), pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et action dirigeante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constats et leçons issus de deux sites industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (5), pp.145--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience professionnelle du médecin hospitalier à l'épreuve du dépistage: le cas de l'annonce du diagnostic de la mucoviscidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.80 - 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail et action dirigeante. Constats et leçons issus de deux sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (214), pp.145-164. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.214.145-164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadrey Jean, L'économie des services. Gadrey (Jean) et alii, Manager le conseil. Stratégies et relations des consultants et de leurs clients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp. 473-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs d'entreprise dans l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 43 (4), pp.712--713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupement professionnel de l'habillement choletais (1965-1990) : représentation d'intérêts et politiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, pp. 399-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre social. Principes d'analyse sociologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean G. Padioleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 28 (2), pp.356--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes manœuvres industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27 (4), pp.750--752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de l'Anjou industriel -- Entreprise et société locale à Angers et dans le Choletais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 130 (1), pp.247--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux, la sociologie de l'action et l'intervention sociologique. A propos de deux ouvrages d'Alain Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 21 (1), pp.121--133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Riders on the Strom’: Engineers’ constant vigilance to achieve sustainable careers in a high velocity industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction of a project identity and infrastructure - The case of ‘ASTRID’ nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garcias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage néonatal systématique de la mucoviscidose en France: une perspective socio-matérielle du diagnostic biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Challenged by Genetics: The Case of Cystic Fibrosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vervaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 228 p, 2009, 0415498449 9780415498449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'innovation, du projet au produit de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, Lavoisier, 391 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, entreprise et société: manuel de sociologie pour ingénieurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thuderoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 339 p, 2005, 2130539793 9782130539797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir consultant junior: l'efficacité professionnelle des Socrate en culottes courtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 468 p, 1995, 2738432085 9782738432087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de l'Anjou industriel. Entreprise et société locale à Angers et dans le Choletais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p, 1985, Logiques sociales, 9782858024346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation intensive au défi de la rationalisation : le cas de deux sites de conception de produit high tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goussard Lucie, Sibaud Laetitia (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans tous ses états. Usages du concept et débats en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2013, 978-2-336-29189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé au travail : l’enjeu du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet, Michel Gollac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques du travail, la santé négociée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782707173089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociologique de la fonction conception en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Bot, Marie-Laure Vitali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et activités des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-52, 2012, 978-2-296-56626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering In Torment: Anomy or the Emergence of a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Osty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Midler; Guy Minguet; Monique Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.107-128, 2009, 9780203872833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la fabrication du travail et la relation d’emploi. Transcrire la loi El Khomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02071202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de carrière des ingénieur(e)s dans une industrie à haute vélocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention de recherche APEC (ETU177), IMT Atlantique; APEC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’hygiène dans les Centres de Référence et de compétences en mucoviscidose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Minguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France/Vaincre la Mucoviscidose. 2014, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E771DF30"/>
+    <w:nsid w:val="F46928B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-minguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028618580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moisdon-Chataigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00884-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Hoarau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01754-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0425-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0751-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0745-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gueganton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;ganton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.145-164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G. Padioleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jeanneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vervaeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Risques_du_travail__la_sante_negociee-9782707173089.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35631&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-minguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028618580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Minguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moisdon-Chataigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denizeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00884-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nizon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Hoarau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-021-01754-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garcias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue Duboc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/8756972819870343" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0425-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0745-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0751-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gueganton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;ganton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.145-164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G. Padioleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jeanneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vervaeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Risques_du_travail__la_sante_negociee-9782707173089.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01371561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35631&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>