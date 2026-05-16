--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -66,3899 +66,3675 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Examining the Path From Organizational Agility to Organizational Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.70054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coder avec l’intelligence artificielle - Quels effets sur la créativité des développeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 52 (326), pp.75-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2026.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk management and risk governance in digital business models: the case of SMEs in creative industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MD-03-2024-0607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités créatives des organisations : origine et cadre conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325 (325), pp.213-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The affordances of technology and strategic roadmapping: An exploration of its instrumental, symbolic, and political functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.101778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jengtecman.2023.101778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a multidimensional scale to measure organizational creative capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/rfg.2026.118⟩</w:t>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Product Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpim.12733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers and mechanisms for online communities performance: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.590-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2022.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes virtuelles d’actions et d’être ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact on Idea Selection of the Intrinsic Qualities of a Creative Idea and Its Presentation: The Case of Pitch Evaluations during Start-Up Weekends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Loarne-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (36), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradox, Articulation, and Issues in the Transition from Creativity to Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.036.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we really judge the book by its cover? Idea selection during start-up week-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Loarne-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maxime Mellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.231-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion stratégique d'un portefeuille de business models connectés : une application aux secteurs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.186-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075489ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorbing knowledge in the digital age: the key role of integration mechanisms in the context of crowdsourcing for innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Open Innovation in the Digital Age, 50 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/radm.12349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité dans les espaces de coworking : le cas de « La Cordée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Jeannot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Open Innovation through Digital Boundary Control: The Case of Multi-Sided Platforms in the Collaborative Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.032.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absorbing knowledge from crowdsourcing: From acquisition to exploitation, the key role of integration mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.63-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité sous influence du genre : comment le genre de l’individu influe sur la créativité de groupe dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Loarne-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (57), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing value creation and value capture with a digital multi-sided business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.323 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité organisationnelle : quels enjeux en management stratégique dans un contexte mondialisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Clemens Rüling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barrières à la mise en œuvre du crowdsourcing pour innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.121 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Thematic file : Organizational Creativity: Challenges for Strategic Management in Globalized World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Clemens Rüling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité organisationnelle : quels enjeux en management stratégique dans un contexte mondialisé ?. vol. 22, n°1, 12-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Clemens Rüling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redesigning the business model: from one-sided to multi-sided</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (2), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBS-09-2016-0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female Creativity in Organizations: What is the Impact of Team Composition in Terms of Gender during Ideation Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Leloarne-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Belkhouja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Creative Teams in Small Ambidextrous Organizations : The Case of Videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), 16-30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l’ouverture dans un business model multiface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (254), pp.107-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Creative Teams in Small Ambidextrous Organizations : The Case of Videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.16-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Creative Teams in Small Ambidextrous Organizations: The Case of Videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to innovate with a brand community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jengtecman.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestrating innovation with user communities in the creative industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (1), pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing sustainable innovation with a user community toolkit for innovation : the case of Trackmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, vol 22, (n°2,), p. 195-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Sustainable Innovation with a User Community Toolkit: The Case of the Video Game Trackmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MD-03-2024-0607⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The benefit of social media: Bulletin board focus groups as a tool for co-creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Market Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (6), pp.068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2501/IJMR-2013-068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et création dans le jeu vidéo : comment concilier exploration exploration et exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 325, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Issue 191, p. 71-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">R. Rampa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consommateurs des mondes virtuels : construction identitaire et expérience de consommation dans Second Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jengtecman.2023.101778⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 24 (N°3.), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010902400303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Romain Rampa</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New consumers in virtual worlds : Identity building and consuming experience in Second Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Product Innovation Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 24 (N°3), pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Guy Parmentier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et création dans le jeu vidéo : comment concilier exploration et exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (293), pp.43-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00487⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 35 (191), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfg.191.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1611 lines deleted...]
-                <w:t xml:space="preserve">Guy Parmentier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et création dans le jeu vidéo. Comment concilier exploration et exploitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43 (263), pp.121 - 140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00105⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 35 (191), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.191.71-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...452 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double nature du jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...931 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expansion Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/emr.126.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,2591 +3744,2591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Multi-Sided Business Models in Managing Creative Ecosystems: The Case of the Online Video Game Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Roy; Estelle Pellegrin-Boucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Model Innovation in Creative and Cultural Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-109, 2025, 978-1-03-271442-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Romain Rampa</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes agiles et créativité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes, outils et espaces pour révéler la créativité des collaborateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes, outils et espaces pour révéler la créativité des collaborateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations : facteurs, processus et dispositifs de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-84, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion et la socialisation des idées dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Leloarne-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec une communauté en ligne : les cas de Yoomaneo et EDF Pulse and You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Editions, 2023, 9-781784-059644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’ouverture avec les plateformes multifaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Editions, 2023, Créativité Organisationnelle, 9-8781784-059644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec une communauté en ligne : le cas de EDF Pulse and You et Yoomaneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer des capacités créatives en contexte d’ouverture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Edition, pp.163-190, 2023, 9781784059644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les capacités créatives organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Sheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du slack créatif pour permettre aux idées d’émerger, de se stocker et de se transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l’ouverture pour développer les capacités créatives des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les capacités créatives des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2023, 9-781784-059460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés dans le design organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guide pratique des communautés, un nouveau souffle pour les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'innovation, 2022, 978-2-2546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir une communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guide pratique des communautés, un nouveau souffle pour les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'innovation, 2022, 978-2-2546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés au service de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guide pratique des communautés, un nouveau souffle pour les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'innovation, 2022, 978-2-2546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés de consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Crespin-Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guide pratique des communautés, un nouveau souffle pour les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'innovation, 2022, 978-2-2546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guide pratique des communautés, un nouveau souffle pour les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'innovation, 2022, 978-2-2546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do We Really Judge the Book by its Cover? Idea Selection During Start-Up Weekends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Loarne-Lemaire Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emerald Publishing Limited. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizing Creativity in the Innovation Journey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.231-247, 2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868672v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">⟨10.1108/S0733-558X20210000075019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Organizations Harness Collective Creativity and Build Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Scientific Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communities of innovation: How Organizations Harness Collective Creativity and Build Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-297, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis Communities: New Forms of Action During the COVID-19 Health Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communities of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.285-295, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811234286_0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovate with an Online User Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communities of innovation. How Organizations Harness Collective Creativity and Build Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, 2021, 978-981-12-3428-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Organizations Harness Collective Creativity and Build Resilience</w:t>
-[...175 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">From Knowledge Capture to Knowledge Integration, the Key Role of Integrative Actions in Crowdsourcing for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Digital Open Innovation: Bridging Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-352, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811219238_0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trailblazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models et trajectoires stratégiques à l’ère digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL Mines ParisTech, 2019, 9782356715500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compulsion Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models et trajectoires stratégiques à l’ère digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL Mines PariTech, 2019, 9782356715500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models et trajectoires stratégiques à l’ère digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL Mines PariTech, 2019, 9782356715500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité sous contraintes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des situations extrêmes des expéditions polaires aux organisations orientées exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2019, 9781784055585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity under constraint : a management sciences perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Extreme Situations: From Polar Expeditions to Exploration-Oriented Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley/ISTE, 2018, 9781786301291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec une communauté d’utilisateurs en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés d’innovation : de la liberté créative à l’innovation organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, 2017, 978-2-37687-041-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover avec une communauté d’utilisateurs en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Sarazin; Patrick Cohendet; Laurent Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés d'innovation: De la liberté créatrice à l'innovation organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.85-99, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing knowledge, creativity, and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cohendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Bathelt; Patrick Cohendet; Sebastian Henn; Laurent Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elgar Compagnion to Innovation and Knowledge Creation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.197-214, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeo / Trackmania : quand une communauté innovante s’empare d’un jeu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Loilier; Albéric Tellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de l’innovation : 12 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition EMS, pp.150-172, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les digital natives et le « hard fun » : représentations et valeurs des utilisateurs de serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Natives. Culture, génération et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.235-252, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6562,1878 +6338,2137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA générative au service des développeurs, quels impacts sur le processus créatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inès garmon; Fabienne Martin-Juchat; Grégoire Besson; Iana Antonova, Apr 2024, Grenoble - Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socio-technical impact of artificial intelligence on individual and team creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marconi Institute for creativity, Sep 2024, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of generative artificial intelligence on the creativity of developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marconi Institute for Creativity, Sep 2024, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering creativity in remote work: Features of the online collaboration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous Innovation Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Continuous Innovation Network, Sep 2024, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Experience in online innovation communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Faces and Interfaces of Digital Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIP Innovation, how learning from failure impacts creative output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Austria 38th, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multidimensional scale to measure organizational creative capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Sheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDMc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of team agility and creative capabilities on creative outcomes: a moderated mediation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, 19th, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From agile method to organizational creativity: a moderated mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the black box of idea Evaluation: Impact of the presentation during idea pitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Great Britain Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Corporate Configuration In Creative Industry To Support Organizational Creativity : A QCA Appoach Applied To Videogame Studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, France 28th, Dakar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity in coworking spaces: a case study of how “La Cordée” promotes creativity of coworkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes multiface de l’économie collaborative comme écosystème d’innovation ouverte : une approche par le contrôle des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées du Groupe Thématique Innovation de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La combinaison de Business Model d’exploration et d’exploitation avec un incubateur d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes journées du Groupe Thématique Innovation de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Knowledge Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glasgow University, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing risk in the digital business model in creative industries: the cases of Video games and Transmedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic capabilities for business model innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Shomali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Model Innovation Conference 2017 Venice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Venice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build the creative capabilities of an organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Ambidexterity: Combining Exploration and Exploitation Business Models in Sustainable Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité sous contraintes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERISY : Management des situations extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Open Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité organisationnelle vue comme sous l’angle du management stratégique : proposition du concept de capacité créative d’une organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes journées du Groupe Thématique Innovation de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sélection des idées dans une séance de créativité : impact du profil des participants et mode d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guallino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème conférence annuelle de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01414540v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barrières à l'intégration du crowdsourcing pour innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe conférence international de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning the Business Model: from one-sided to multi-sided</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8465,526 +8500,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité organisationnelle vue comme sous l’angle du management stratégique : proposition du concept de capacité créative d’une organisation</w:t>
-[...257 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Modularity in business model portfolios: Lessons from the digital industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer l’innovation ouverte avec un business model multi-faces sur Internet : le cas du jeu vidéo en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées du Groupe Thématique Innovation de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer pour innover, répliquer pour séduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe CONFÉRENCE DE L'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8994,563 +8770,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Creative Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE, 2024, Organizational creativity, Guy Parmentier, 978-1-394-28428-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le guide pratique des communautés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Crespin-Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goglio-Primard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Wiley-ISTE, 2024, Organizational creativity, Guy Parmentier, 978-1-394-28428-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions d'innovation, 2023, 978-2-9546196-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The practical guide to communities. Éditions d’Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851311v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Louis-Pierre Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Crespin-Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions d'innovation, 2023, 978-2-9546196-4-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capacités créatives des organisations: Facteurs, processus et dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thiesse</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et business models à l'ère digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pierre Guillaume</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions d'innovation, 2023, 978-2-9546196-1-3</w:t>
+                <w:t xml:space="preserve">Gandia Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deboeck Supérieur. pp.256, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...200 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la presse quotidienne régionale : les leçons des géants du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p4fk7dcr4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique : un jeu pour révéler la créativité des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.yqp5shxag⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la créativité peut aider à surmonter la crise du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.tsh6kmdta⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;communautés de crise&amp;quot;, nouvelles formes virtuelles d'actions et d'être ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.upnapeuhf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9560,118 +9584,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community as a locus of innovation: co-innovation with users in the creative industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9818,51 +9842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Teixeira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jeannot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-03-2024-0607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rampa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2023.101778" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sheet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2022.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00487" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leloarne-Lemaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Loarne-Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maxime Mellard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075489ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron Fasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Loarne-Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01700895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belkhouja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-09-2016-0097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2015.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XGF5BMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7F0SR9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/IJMR-2013-068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfg.191.0071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.191.71-87" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L4X7RZ5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.126.0018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Business-Model-Innovation-in-Creative-and-Cultural-Industries/Roy-Pellegrin-Boucher/p/book/9781032714424" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859431v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Loarne-Lemaire S&#233;verine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20210000075019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234286_0013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Prat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeannot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shomali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048516v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guallino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00437680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiesse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandia Romain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00658535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70054" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-03-2024-0607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rampa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2023.101778" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Sheet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2022.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Loarne-Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.036.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Loarne-Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maxime Mellard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075489ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Clemens R&#252;ling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-09-2016-0097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01700895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leloarne-Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belkhouja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2015.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XGF5BMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.03.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7F0SR9V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/IJMR-2013-068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfg.191.0071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.191.71-87" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L4X7RZ5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.126.0018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Business-Model-Innovation-in-Creative-and-Cultural-Industries/Roy-Pellegrin-Boucher/p/book/9781032714424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Loarne-Lemaire S&#233;verine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20210000075019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234286_0013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Prat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817227v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sheet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeannot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shomali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guallino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00437680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thiesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Guillaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandia Romain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p4fk7dcr4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqp5shxag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.tsh6kmdta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upnapeuhf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00658535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>