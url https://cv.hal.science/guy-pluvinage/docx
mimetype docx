--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -498,2039 +498,2075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (10), pp.8931-8938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973287v1</w:t>
+                <w:t xml:space="preserve">hal-03172795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Meriem-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kazi Tani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (49), pp.463-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172795v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (49), pp.463-477. </w:t>
+              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172797v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipe networks transporting hydrogen pure or blended with natural gas, design and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Kelil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.104164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172738v1</w:t>
+                <w:t xml:space="preserve">hal-02972784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipe networks transporting hydrogen pure or blended with natural gas, design and maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Kelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Gamal Nasser Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hadj Meliani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Željko Božić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106, pp.104164. </w:t>
+              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972784v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
+                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ben Amara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">A. Mahdjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Azzizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Nateche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.448-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972772v1</w:t>
+                <w:t xml:space="preserve">hal-03172784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El-Azzizi</w:t>
+                <w:t xml:space="preserve">Effect of corrosion damage on a pipeline burst pressure and repairing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Azari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (5), pp.939-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-019-01518-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03172784v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical investigation using limit analysis on the ductile failure of pipes containing surface cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouwakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.480-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of corrosion damage on a pipeline burst pressure and repairing methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89 (5), pp.939-951. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205 (532-546), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00419-019-01518-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172796v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Corrosion Behavior of 316L Stainless Steel in Mineral Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwab F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.728-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11003-019-00239-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipe defect assessment made by strain-based design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.67-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28999/2541-9595-2019-9-1-67-75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen embrittlement effect on the structural integrity of API 5L X52 steel pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+                <w:t xml:space="preserve">Corrosion Inspection and Recommendation on the Internal Wall Degradation Caused Rupture of 6” Gas Line Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.G.N. Muthanna</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El-Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40735-018-0145-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172661v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PIPE for CO 2 transportation using a constraint modified CTOD failure assessment diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Hydrogen embrittlement effect on the structural integrity of API 5L X52 steel pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boukortt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G.N. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Integrity and Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (42), pp.19615-19624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172664v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Inspection and Recommendation on the Internal Wall Degradation Caused Rupture of 6” Gas Line Pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Bouledroua</w:t>
+                <w:t xml:space="preserve">Assessment of PIPE for CO 2 transportation using a constraint modified CTOD failure assessment diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Muthanna</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G.N. G N Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Integrity and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.149-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40735-018-0145-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172703v1</w:t>
+                <w:t xml:space="preserve">hal-03172664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cracked pipe by Monte Carlo method subject to transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.54-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28999/2541-9595-2018-8-1-54-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of hydrogen embrittlement of API 5l X65 steel pipe using a green inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El-Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (24), pp.11150-11159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure and defects on the pipe flattening factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Edjeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,221 +2584,233 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.469-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion defect analysis using domain failure assessment diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Suleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, pp.126-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CTOA as a Parameter of Resistance to Crack Extension in Pipes Under Internal Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2794,226 +2842,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.59-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32634-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sandblasting on Tensile Properties, Hardness and Fracture Resistance of a Line Pipe Steel Used in Algeria for Oil Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.890-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11668-017-0313-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crack propagation and arrest in gas pipes using CTOA criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3045,106 +3093,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.171-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32634-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Ring DWTT Specimen for Determination of Steel NDT from Pipe of Diameter Less than DN500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,92 +3210,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.941-950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11668-016-0194-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Yield Stress on Arrest Pressure in Pipe Predicted by CTOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3279,2734 +3327,2734 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21st European Conference on Fracture, ECF21, 20-24 June 2016, Catania, Italy, 2, pp.3337-3344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack Tip Opening Angle as a .racture Resistance Parameter to Describe Ductile Crack Extension and Arrest in Steel Pipes under Service Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zitouni Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Mesomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.355-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1029959915040086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDICTION OF ARREST PRESSURE IN PIPE BASED ON CTOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pipeline Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Electrochemical Hydrogen Absorption in Welded Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20th European Conference on Fracture, 3, pp.550-555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on the shift of ductile-brittle transition temperature of subsize Charpy specimens ORIGINAL CONTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ffe.12212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF FRACTURE TOUGHNESS TRANSFERABILITY WITH CONSTRAINT AND STRESS GRADIENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Méliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (11), pp.1165-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ffe.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on ductile brittle transition temperature of pipe steel X65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1560-1565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design based on ductile-brittle transition temperature for API 5L X65 steel used for dense CO 2 transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On characteristic lengths used in notch fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 187, pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-013-9924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Charpy transition temperature as reference temperature for the choice of a pipe steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of electrochemical hydrogen absorption in welded pipe with steel API X52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dmytrakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2013.11.001⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972401v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of electrochemical hydrogen absorption in welded pipe with steel API X52</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of Charpy transition temperature as reference temperature for the choice of a pipe steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coseru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.118⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972390v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of cyclic DJ q as a parameter for fatigue initiation of X52 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Predan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gubeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of electrochemical hydrogen absorption by pipeline steels with different strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouge assessment for pipes and associated transferability problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.02.011⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970933v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouge assessment for pipes and associated transferability problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">Comparative assessment of electrochemical hydrogen absorption by pipeline steels with different strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.01.007⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970939v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of hydrogen concentration on fracture of pipeline steels in presence of a notch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of pipelines with steel API X52 to hydrogen embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (24), pp.7630-7641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture criterion for glass under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nyounguè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouaouadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (9), pp.831 - 845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0734-743X(01)00023-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Resistance of Engineering Materials to Brittle Fracture as Predicted by Local Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krasowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C6), pp.C6-215-C6-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1996621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOUVELLE APPROCHE STATISTIQUE DE LA TENACITE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE DE LA GRANULOMETRIE SUR LA TENACITE DYNAMIQUE D'UN PROPERGOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-245-C3-252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988335⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-261-C3-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227758v1</w:t>
+                <w:t xml:space="preserve">jpa-00227760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE LA GRANULOMETRIE SUR LA TENACITE DYNAMIQUE D'UN PROPERGOL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">NOUVELLE APPROCHE STATISTIQUE DE LA TENACITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-261-C3-268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988337⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-245-C3-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227760v1</w:t>
+                <w:t xml:space="preserve">jpa-00227758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TÉNACITÉ D'ACIERS DE CONSTRUCTION À DIFFÉRENTES TEMPÉRATURES ET VITESSE DE CHARGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Klepaczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (C5), pp.C5-145-C5-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1985519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00224749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of fracture mechanics concepts applied to wood by finite element calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 18, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des facteurs d'intensité de contrainte critiques et des taux de restitution d'énergie dans le bois sur éprouvettes entaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 39 (1), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la mécanique plastique des ruptures à la prévision de la taille de défauts critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1974, 9 (4), pp.651-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:0197400904065100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00243831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6016,124 +6064,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel X52 influence of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel x52: influence of hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6143,127 +6191,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture at All Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Milovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 2017, Lecture Notes in Mechanical Engineering, 978-3-319-32634-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32634-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6410,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKG3M3C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKCNH6P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLH6XZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6DTN4H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>