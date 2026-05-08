--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -100,2249 +100,2249 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion effect, constraint and path orientation estimated in cracked gas turbine blade</w:t>
+                <w:t xml:space="preserve">Probabilistic design factors for pipes used for hydrogen transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amara Mouna</w:t>
+                <w:t xml:space="preserve">J Kuk Mijim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Boukortt</w:t>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam G.N. Muthanna</w:t>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Khalid Suleiman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.104345. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (58), pp.33860-33870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172800v1</w:t>
+                <w:t xml:space="preserve">hal-02972801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 2017A Anodized Aluminum Alloy by Infrared Thermographic Techniques and SEM Observations During Tensile Testing</w:t>
+                <w:t xml:space="preserve">Corrosion effect, constraint and path orientation estimated in cracked gas turbine blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farès</w:t>
+                <w:t xml:space="preserve">Amara Mouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belouchrani</w:t>
+                <w:t xml:space="preserve">Hocine Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
+                <w:t xml:space="preserve">Bassam G.N. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Merah</w:t>
+                <w:t xml:space="preserve">Rami Khalid Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.104345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40735-019-0307-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377116v1</w:t>
+                <w:t xml:space="preserve">hal-03172800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic design factors for pipes used for hydrogen transport</w:t>
+                <w:t xml:space="preserve">Characterization of 2017A Anodized Aluminum Alloy by Infrared Thermographic Techniques and SEM Observations During Tensile Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kuk Mijim</w:t>
+                <w:t xml:space="preserve">C. Farès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pluvinage</w:t>
+                <w:t xml:space="preserve">M. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benamara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (58), pp.33860-33870. </w:t>
+              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40735-019-0307-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972801v1</w:t>
+                <w:t xml:space="preserve">hal-02377116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
+                <w:t xml:space="preserve">Pipe defect assessment made by strain-based design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28999/2541-9595-2019-9-1-67-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172795v1</w:t>
+                <w:t xml:space="preserve">hal-03172787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
+              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172797v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (10), pp.8931-8938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973287v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipe networks transporting hydrogen pure or blended with natural gas, design and maintenance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Meriem-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104164⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (49), pp.463-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972784v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Amara</w:t>
+                <w:t xml:space="preserve">Pipe networks transporting hydrogen pure or blended with natural gas, design and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 106, pp.104164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172738v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El-Azzizi</w:t>
+                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Kelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Gamal Nasser Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Željko Božić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.448-461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172784v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of corrosion damage on a pipeline burst pressure and repairing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahar Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89 (5), pp.939-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00419-019-01518-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical investigation using limit analysis on the ductile failure of pipes containing surface cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouwakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.480-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Pluvinage</w:t>
+                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahdjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Azzizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Capelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Nateche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.448-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972772v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Corrosion Behavior of 316L Stainless Steel in Mineral Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11003-019-00239-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205 (532-546), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972766v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipe defect assessment made by strain-based design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Specific Corrosion Behavior of 316L Stainless Steel in Mineral Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dmytrakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwab F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.67-75. </w:t>
+              <w:t xml:space="preserve">Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.728-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28999/2541-9595-2019-9-1-67-75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11003-019-00239-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172787v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Inspection and Recommendation on the Internal Wall Degradation Caused Rupture of 6” Gas Line Pipe</w:t>
+                <w:t xml:space="preserve">Hydrogen embrittlement effect on the structural integrity of API 5L X52 steel pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soudani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">H. Boukortt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El-Miloudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Muthanna</w:t>
+                <w:t xml:space="preserve">B.G.N. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (42), pp.19615-19624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40735-018-0145-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172703v1</w:t>
+                <w:t xml:space="preserve">hal-03172661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen embrittlement effect on the structural integrity of API 5L X52 steel pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of PIPE for CO 2 transportation using a constraint modified CTOD failure assessment diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boukortt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">O Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.G.N. Muthanna</w:t>
+                <w:t xml:space="preserve">B.G.N. G N Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structural Integrity and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.149-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172661v1</w:t>
+                <w:t xml:space="preserve">hal-03172664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PIPE for CO 2 transportation using a constraint modified CTOD failure assessment diagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
+                <w:t xml:space="preserve">Corrosion Inspection and Recommendation on the Internal Wall Degradation Caused Rupture of 6” Gas Line Pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El-Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Bouledroua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Tahar Abbess</w:t>
+                <w:t xml:space="preserve">B. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Integrity and Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40735-018-0145-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172664v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cracked pipe by Monte Carlo method subject to transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,90 +2376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of hydrogen embrittlement of API 5l X65 steel pipe using a green inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El-Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,77 +2535,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure and defects on the pipe flattening factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Edjeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.469-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2651,77 +2651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion defect analysis using domain failure assessment diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pluvinage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Suleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,90 +2780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CTOA as a Parameter of Resistance to Crack Extension in Pipes Under Internal Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.59-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,103 +2897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sandblasting on Tensile Properties, Hardness and Fracture Resistance of a Line Pipe Steel Used in Algeria for Oil Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.890-904. </w:t>
@@ -3031,90 +3031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crack propagation and arrest in gas pipes using CTOA criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.171-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,90 +3148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Ring DWTT Specimen for Determination of Steel NDT from Pipe of Diameter Less than DN500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.941-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3265,90 +3265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Yield Stress on Arrest Pressure in Pipe Predicted by CTOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21st European Conference on Fracture, ECF21, 20-24 June 2016, Catania, Italy, 2, pp.3337-3344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3376,321 +3376,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Opening Angle as a .racture Resistance Parameter to Describe Ductile Crack Extension and Arrest in Steel Pipes under Service Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PREDICTION OF ARREST PRESSURE IN PIPE BASED ON CTOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zitouni Azari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amara</w:t>
+                <w:t xml:space="preserve">Z Azari1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Mesomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pipeline Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972599v1</w:t>
+                <w:t xml:space="preserve">hal-02972903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF ARREST PRESSURE IN PIPE BASED ON CTOA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Crack Tip Opening Angle as a .racture Resistance Parameter to Describe Ductile Crack Extension and Arrest in Steel Pipes under Service Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z Azari1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zitouni Azari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pipeline Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Mesomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.355-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1029959915040086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972903v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Electrochemical Hydrogen Absorption in Welded Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20th European Conference on Fracture, 3, pp.550-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,90 +3724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on the shift of ductile-brittle transition temperature of subsize Charpy specimens ORIGINAL CONTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,64 +3853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF FRACTURE TOUGHNESS TRANSFERABILITY WITH CONSTRAINT AND STRESS GRADIENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Méliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3969,90 +3969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on ductile brittle transition temperature of pipe steel X65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1560-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,103 +4086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design based on ductile-brittle transition temperature for API 5L X65 steel used for dense CO 2 transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4216,64 +4216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On characteristic lengths used in notch fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 187, pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4307,90 +4307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of electrochemical hydrogen absorption in welded pipe with steel API X52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4449,64 +4449,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Charpy transition temperature as reference temperature for the choice of a pipe steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4552,90 +4552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of cyclic DJ q as a parameter for fatigue initiation of X52 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Predan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gubeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4681,90 +4681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouge assessment for pipes and associated transferability problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4810,77 +4810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of electrochemical hydrogen absorption by pipeline steels with different strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4926,90 +4926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of hydrogen concentration on fracture of pipeline steels in presence of a notch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5055,90 +5055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of pipelines with steel API X52 to hydrogen embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (24), pp.7630-7641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5198,77 +5198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nyounguè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouaouadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (9), pp.831 - 845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,51 +5327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Resistance of Engineering Materials to Brittle Fracture as Predicted by Local Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krasowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C6), pp.C6-215-C6-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,302 +5399,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE LA GRANULOMETRIE SUR LA TENACITE DYNAMIQUE D'UN PROPERGOL</w:t>
+                <w:t xml:space="preserve">NOUVELLE APPROCHE STATISTIQUE DE LA TENACITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neviere</w:t>
+                <w:t xml:space="preserve">B. Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nait-Abdelaziz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-261-C3-268. </w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-245-C3-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00227760v1</w:t>
+                <w:t xml:space="preserve">jpa-00227758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOUVELLE APPROCHE STATISTIQUE DE LA TENACITE</w:t>
+                <w:t xml:space="preserve">INFLUENCE DE LA GRANULOMETRIE SUR LA TENACITE DYNAMIQUE D'UN PROPERGOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tolba</w:t>
+                <w:t xml:space="preserve">R. Neviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">M. Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-245-C3-252. </w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-261-C3-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00227758v1</w:t>
+                <w:t xml:space="preserve">jpa-00227760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TÉNACITÉ D'ACIERS DE CONSTRUCTION À DIFFÉRENTES TEMPÉRATURES ET VITESSE DE CHARGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Klepaczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (C5), pp.C5-145-C5-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 18, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 39 (1), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,51 +5930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la mécanique plastique des ruptures à la prévision de la taille de défauts critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,64 +6091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel X52 influence of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel x52: influence of hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6205,51 +6205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture at All Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Milovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKG3M3C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKCNH6P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLH6XZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6DTN4H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKG3M3C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKCNH6P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLH6XZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6DTN4H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>