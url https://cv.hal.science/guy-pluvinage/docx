--- v2 (2026-05-08)
+++ v3 (2026-06-03)
@@ -100,1831 +100,1831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic design factors for pipes used for hydrogen transport</w:t>
+                <w:t xml:space="preserve">Corrosion effect, constraint and path orientation estimated in cracked gas turbine blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kuk Mijim</w:t>
+                <w:t xml:space="preserve">Amara Mouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pluvinage</w:t>
+                <w:t xml:space="preserve">Hocine Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">Bassam G.N. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benamara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rami Khalid Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (58), pp.33860-33870. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.104345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972801v1</w:t>
+                <w:t xml:space="preserve">hal-03172800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion effect, constraint and path orientation estimated in cracked gas turbine blade</w:t>
+                <w:t xml:space="preserve">Characterization of 2017A Anodized Aluminum Alloy by Infrared Thermographic Techniques and SEM Observations During Tensile Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amara Mouna</w:t>
+                <w:t xml:space="preserve">C. Farès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Boukortt</w:t>
+                <w:t xml:space="preserve">M. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam G.N. Muthanna</w:t>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Khalid Suleiman</w:t>
+                <w:t xml:space="preserve">N. Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.104345. </w:t>
+              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40735-019-0307-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172800v1</w:t>
+                <w:t xml:space="preserve">hal-02377116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 2017A Anodized Aluminum Alloy by Infrared Thermographic Techniques and SEM Observations During Tensile Testing</w:t>
+                <w:t xml:space="preserve">Probabilistic design factors for pipes used for hydrogen transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farès</w:t>
+                <w:t xml:space="preserve">J Kuk Mijim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belouchrani</w:t>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Merah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bio- and Tribo-Corrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (58), pp.33860-33870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40735-019-0307-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377116v1</w:t>
+                <w:t xml:space="preserve">hal-02972801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipe defect assessment made by strain-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28999/2541-9595-2019-9-1-67-75⟩</w:t>
+              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172787v1</w:t>
+                <w:t xml:space="preserve">hal-02973287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and maintenance of pipe networks transporting hydrogen pure or blended with natural gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Capelle</w:t>
+                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pipeline Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28999/2514-541x-2019-3-1-30-45⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (10), pp.8931-8938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973287v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis-Based Stress Intensity Factors and Biaxiality Rates for Shallow Cracked Foundations in Interaction with Elasto-Plastic Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Meriem-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-03926-3⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (49), pp.463-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172795v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of semi-elliptical cracks in the critical position of pipe elbow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Kelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Gamal Nasser Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Željko Božić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.49.44⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172797v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipe networks transporting hydrogen pure or blended with natural gas, design and maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.104164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of API X65 steel pipe puffiness by a strain based design (SBD) approach under bi-axial loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Amara</w:t>
+                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahdjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Azzizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Nateche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104, pp.578-588. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 104, pp.448-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03172738v1</w:t>
+                <w:t xml:space="preserve">hal-03172784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of corrosion damage on a pipeline burst pressure and repairing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahar Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89 (5), pp.939-951. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-019-01518-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical investigation using limit analysis on the ductile failure of pipes containing surface cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouwakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.480-489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization parameters for circumferentially welded pipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El-Azzizi</w:t>
+                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Pluvinage</w:t>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205 (532-546), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03172784v1</w:t>
+                <w:t xml:space="preserve">hal-02972772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New numerical tools to calibrate the Two Curves Method using the CTOA criterion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Specific Corrosion Behavior of 316L Stainless Steel in Mineral Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dmytrakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwab F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.728-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11003-019-00239-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.09.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02972772v1</w:t>
+                <w:t xml:space="preserve">hal-02972766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Corrosion Behavior of 316L Stainless Steel in Mineral Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pipe defect assessment made by strain-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54, pp.728-738. </w:t>
+              <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11003-019-00239-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28999/2541-9595-2019-9-1-67-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972766v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen embrittlement effect on the structural integrity of API 5L X52 steel pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G.N. Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,103 +1987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of PIPE for CO 2 transportation using a constraint modified CTOD failure assessment diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Raouf Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G.N. G N Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tahar Abbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Integrity and Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.149-153</w:t>
@@ -2125,64 +2125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion Inspection and Recommendation on the Internal Wall Degradation Caused Rupture of 6” Gas Line Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El-Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,90 +2259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cracked pipe by Monte Carlo method subject to transient flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Technologies: Oil and Oil Products Pipeline Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,77 +2389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of hydrogen embrittlement of API 5l X65 steel pipe using a green inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El-Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2516,354 +2516,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure and defects on the pipe flattening factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion defect analysis using domain failure assessment diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouledroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Edjeou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z Azari</w:t>
+                <w:t xml:space="preserve">Rami Suleiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94, pp.469-479. </w:t>
+              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.126-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2018.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972719v1</w:t>
+                <w:t xml:space="preserve">hal-03172683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion defect analysis using domain failure assessment diagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Bouledroua</w:t>
+                <w:t xml:space="preserve">Effect of pressure and defects on the pipe flattening factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Edjeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Meliani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rami Suleiman</w:t>
+                <w:t xml:space="preserve">Julien Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.126-134. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.469-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpvp.2018.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172683v1</w:t>
+                <w:t xml:space="preserve">hal-02972719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CTOA as a Parameter of Resistance to Crack Extension in Pipes Under Internal Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.59-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,103 +2897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sandblasting on Tensile Properties, Hardness and Fracture Resistance of a Line Pipe Steel Used in Algeria for Oil Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouledroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.890-904. </w:t>
@@ -3031,90 +3031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crack propagation and arrest in gas pipes using CTOA criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fracture at all Scales, pp.171-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,90 +3148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Ring DWTT Specimen for Determination of Steel NDT from Pipe of Diameter Less than DN500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.941-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3265,90 +3265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Yield Stress on Arrest Pressure in Pipe Predicted by CTOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21st European Conference on Fracture, ECF21, 20-24 June 2016, Catania, Italy, 2, pp.3337-3344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3376,321 +3376,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF ARREST PRESSURE IN PIPE BASED ON CTOA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crack Tip Opening Angle as a .racture Resistance Parameter to Describe Ductile Crack Extension and Arrest in Steel Pipes under Service Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Azari1</w:t>
+                <w:t xml:space="preserve">Zitouni Azari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pipeline Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Mesomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.355-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1029959915040086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972903v1</w:t>
+                <w:t xml:space="preserve">hal-02972599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Opening Angle as a .racture Resistance Parameter to Describe Ductile Crack Extension and Arrest in Steel Pipes under Service Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PREDICTION OF ARREST PRESSURE IN PIPE BASED ON CTOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amara</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Mesomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pipeline Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972599v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Electrochemical Hydrogen Absorption in Welded Pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20th European Conference on Fracture, 3, pp.550-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,90 +3724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on the shift of ductile-brittle transition temperature of subsize Charpy specimens ORIGINAL CONTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,64 +3853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF FRACTURE TOUGHNESS TRANSFERABILITY WITH CONSTRAINT AND STRESS GRADIENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Méliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3969,90 +3969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of constraint on ductile brittle transition temperature of pipe steel X65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1560-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,103 +4086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design based on ductile-brittle transition temperature for API 5L X65 steel used for dense CO 2 transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4216,64 +4216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On characteristic lengths used in notch fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 187, pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4301,341 +4301,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of electrochemical hydrogen absorption in welded pipe with steel API X52</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the use of Charpy transition temperature as reference temperature for the choice of a pipe steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coseru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.118⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972390v1</w:t>
+                <w:t xml:space="preserve">hal-02972401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Charpy transition temperature as reference temperature for the choice of a pipe steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of electrochemical hydrogen absorption in welded pipe with steel API X52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dmytrakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Azari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2013.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972401v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of cyclic DJ q as a parameter for fatigue initiation of X52 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Predan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gubeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4681,90 +4681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouge assessment for pipes and associated transferability problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hadj Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4810,77 +4810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of electrochemical hydrogen absorption by pipeline steels with different strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4926,90 +4926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of hydrogen concentration on fracture of pipeline steels in presence of a notch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5055,90 +5055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of pipelines with steel API X52 to hydrogen embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dmytrakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (24), pp.7630-7641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5198,77 +5198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nyounguè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouaouadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (9), pp.831 - 845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,51 +5327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Resistance of Engineering Materials to Brittle Fracture as Predicted by Local Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krasowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C6), pp.C6-215-C6-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-245-C3-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5547,51 +5547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-261-C3-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,51 +5650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TÉNACITÉ D'ACIERS DE CONSTRUCTION À DIFFÉRENTES TEMPÉRATURES ET VITESSE DE CHARGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Klepaczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (C5), pp.C5-145-C5-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 18, pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 39 (1), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,51 +5930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la mécanique plastique des ruptures à la prévision de la taille de défauts critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,64 +6091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel X52 influence of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic fatigue initiation assessment diagram pipe steel x52: influence of hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6205,51 +6205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture at All Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Milovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKG3M3C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKCNH6P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLH6XZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6DTN4H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Mouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Boukortt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Meliani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam G.N. Muthanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Khalid Suleiman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02377116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Far&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouchrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Meliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-019-0307-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuk Mijim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pluvinage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.09.106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2514-541x-2019-3-1-30-45" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi Tani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pluvinage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-03926-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Muthanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouledroua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Meriem-Benziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Meliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.49.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Kelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Gamal Nasser Muthanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Bo&#382;i&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F7PWHZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Meliani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82R7D2Z0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdjour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Azzizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nateche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pluvinage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62X6ZPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raouf Amara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouledroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Abbess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01518-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouwakeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Suleiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6T53N95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Amara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.09.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKG3M3C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dmytrakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwab F." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11003-019-00239-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2019-9-1-67-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukortt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. Muthanna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKCNH6P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bouledroua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.N. G N Muthanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soudani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Miloudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muthanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40735-018-0145-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28999/2541-9595-2018-8-1-54-61" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sorour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLH6XZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Suleiman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2018.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6DTN4H5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Edjeou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2018.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMPKMTF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-017-0313-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0194-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Azari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1029959915040086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Azari1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12212" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZX3BGBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj M&#233;liani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12232" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQLXR73H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9924-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coseru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2013.11.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ6HGV6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.08.118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJ03PG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Predan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gubeljak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.07.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDTBFPSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.01.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6KVX8T1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGW14JRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilgert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGFD6PN4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyoungu&#232;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouaouadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(01)00023-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PLZ5Q9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krasowsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tolba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B404079F9FB9ED9CA21D31A23F02A483596C1007/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC326BADA0911218CAD5AE794EA55EC15FE9618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985519" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF9D3CDAD032C786FEA202AA311F72B3796BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Triboulot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montariol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0197400904065100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92E61507320AEA385C1AA965C3C27B502AA79F7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jallouf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Milovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32634-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>