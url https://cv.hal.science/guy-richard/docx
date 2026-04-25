--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'expertise scientifique collective, de la prospective et des études d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64 ans</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche de classe exceptionnelle à INRAE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'Expertise scientifique collective, de la Prospective et des Etudes à INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Conseil d'administration des éditions QUAEPrésident du Conseil scientifique d'AgroParisTechPrésident du Conseil scientifique et de suivi du Programme national Recherche & Innovation du ministère en charge de l'agriculture sur les alternatives aux néonicotinoïdes pour la culture de betterave sucrièrePrésident du Conseil d'orientation scientifique et technique du réseau des instituts techniques agricoles (ACTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d'administration du fonds de dotation Roullier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégué régional IHEST Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Ingénieur agronome INA P-G &amp;quot;Sciences et techniques des productions végétales&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Docteur-ingénieur INA P-G &amp;quot;Sciences agronomiques&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilité à diriger des recherches &amp;quot;Sciences de l'Environnement&amp;quot; Université Pierre et Marie Curie, Paris 6</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984-1985 : Volontaire du Service National Actif au Népal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 : Doctorat à l'unité de recherche INRA Science du Sol Avignon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989-2004 : Chercheur INRA à l'unité de recherche Agronomie Laon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de l'équipe Maîtrise de l'état physique des sols cultivés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010 : Directeur de l'unité de recherche INRA Science du sol Orléans</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Chef du département INRA Environnement et Agronomie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du métaprogramme INRA Services rendus par les écosystèmes agricoles et forestiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Délégué INRA à l’expertise scientifique collective, à la prospective et aux études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Directeur INRAE de l’expertise scientifique collective, de la prospective et des études</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS MANAGERIALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Management de la recherche : Ecole pratique de management de la recherche agronomique (EPMRA 2008-2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Relation Science-Société : Institut des hautes études des sciences et techologies (IHEST 2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur - Direction de l’expertise scientifique collective, de la prospective et des études (DEPE) (depuis 2020)Président du conseil d'administration des éditions QUAE (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES HORS INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APT-AgroParisTech : Président du Conseil scientifique (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PNRI-Plan national de recherche & innovation sur la betterave : Président du Conseil scientifique et de suivi (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-Réseau des instituts techniques agricoles : Président du Conseil d'orientation scientifique et technique (depuis 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSERM : Membre du Conseil d'orientation stratégique du Pôle expertise collective (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES RECENTES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE : Président de la Commission administrative paritaire nationale des chargés de recherche (CAPN-CR) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE : Président de l'un des quatre comités de valorisation des parcours professionnels des agents INRAE de catégorie A (2020-2023)INRAE : Membre du Comité de déontologie et d'intégrité scientifique (CODIS) (2021-2024)ITB-Institut Technique de la Betterave : Président du Conseil scientifique (2013-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PNRI : Membre du Comité de coordination technique (2021-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-Réseau des instituts techniques agricoles : Membre du Conseil d'orientation scientifique et technique (de 2013 à 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Terres Inovia : Membre du Conseil scientifique (2020-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE : Membre du Comité éditorial (2020-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agreenium : Animateur du Groupe thématique Agroécologie (2019-2022)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Chevalier de l'Ordre du mérite agricole2023 : Chevalier du l'Ordre national du mérite2025 : Membre correspondant de l'Académie d'agricutlure de France, section V Interactions milieux - êtes vivants</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La germination des semences de betterave sucriere (Beta vulgaris L.) en conditions d'hypoxie: modelisation, contribution a un diagnostic au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fonctionnement physique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Quality of animal-source foods related to their production and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100440. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedbed structure of major field crops as affected by cropping systems and climate: Results of a 15-year field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, 10p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2020.104845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems and climate on soil physical characteristics, field crop emergence and yield: A dataset from a 19-year field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of livestock systems using a graphical tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1758-1759. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte, concepts et définition des cultures intermédiaires multi-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174017785695195E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical framework of farming system and agriculture model diversities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), 24 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0429-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the soil compaction in real time on field with plate penetrometer and data filtering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Odilon Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Rodrigo Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Candido Bracarense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (13), pp.1112-1120. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2016.11465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité des formes d’agriculture : au delà de l’opposition entre bio et conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGGnet: An international network to foster mitigation of agricultural greenhouse gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Liebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3-4), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2016.1180586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucler les grands cycles biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3mc2-5g37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Caldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of declining soil organic carbon on soil compaction: application to a cultivated Eutric Cambisol with massive straw exportation for energy production in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Global Research Alliance on Agricultural Greenhouse Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L. Walthall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jac Meijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/cmt.11.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agricultural sciences in the literature on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional experiment suggests that soil texture is a major control of N2O emissions from tile-drained winter wheat fields during the fertilization period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of earthworms in regenerating soil structure after compaction in reduced tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samartino Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchant Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque de tassement, de la parcelle au territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kmzz-p309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium, non-equilibrium and residual water : consequences for soil water retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony R. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa A. Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177-178, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'adoption des techniques culturales sans labour (TCSL) sur l'état physique des sols : conséquences sur la protection contre l'érosion hydrique en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.186 - 193. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the air permeability as affected by compression of three French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1-2), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of no-till on bulk density of soil and mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/22/7/075601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongskul Apichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siltacho Siwaporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Promsakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00589822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lime and mineral fertilizers on soil stability for soil pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony R. A. R. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.360-368. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of topography on nitrous oxide emissions from winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin J. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. D. J. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3149-3155. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay dispersion from soil as a function of antecedent water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1043-1055. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and soil ecology: Partners for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the matric potential of soil water with time and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (7), pp.320-328. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e3181e83d98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of matric suction on the compressive properties of two agricultural soil using an osmotic oedometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (3-4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil compaction by wheeling: change in soil suction due to compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.599-608. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturated hydraulic conductivity of soils with n-modal pore size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (1-2), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euzebio Medrado da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00331918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tillage type and cropping system on earthworm communities, macroporosity and water infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage of soils in relation to their bi-modal pore size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.113-118. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water potentials produced by oven-drying of soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.1646-1651. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0294N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation with limited soil characterization for decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.7671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for the role of earthworms in compacted soil regeneration based on field observations and results from a semi-field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.711-717. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to predict the soil susceptibility to compaction of surface layers as a function of water content and bulk density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saffit-Hdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of top soil moisture simulation using a mechanistic model with limited soil characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.W03432. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Durry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly water retention function that takes account of the textural and structural pore spaces in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reszkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 143 (3-4), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexed organic matter controls soil physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (3-4), pp.620-627. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moisture content and level in the crop on the engineering properties of alfalfa stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazari Galedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mohtasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabatabaeefar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), 199-208 p. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes pour un diagnostic rapide de l’état structural du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoilFlex: A model for prediction of soil stresses and soil compaction due to agricultural field traffic including a synthesis of analytical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Weisskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arvidsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (2), pp.391-411. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Soil Carbon and Nitrogen Dynamics in No-till and Conventional Tillage Using PASTIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Findeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (2), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2006.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bed topography on soil aggregates transport by rill flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Govers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.602-611. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modelling vertical stress distribution at the soil/tyre interface to predict compaction of cultivated soils by using the PLAXIS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2007.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil susceptibility to compaction by wheeling as a function of some properties of a silty soil as affected by the tillage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00798.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of soil water content spatial patterns using geostatistical simulations: An empirical comparison of a simulation accounting for single attribute and a simulation accounting for secondary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (3-4), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of soil infiltrability of agricultural soils from continuous rainfall-runoff measurements on small plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326 (1-4), pp.122-134. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite de l’interculture a un impact sur les conditions de semis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Viloingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 320 (février 2006), pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deep tillage for vineyard establishment on soil structure: A case study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2005.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil compaction over a vineyard region in relation with soils and cultivation operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-2), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N mineralization of undisrupted and disrupted soil from different structural zones of conventional tillage and no-tillage systems in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Merckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2576 - 2586. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of soil-straw mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Gryze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (2), pp.714-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.233-249. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling change in soil compaction due to agricultural traffic as function of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on Alopecurus myosuroides germination - II : Effect of moisture conditions and storage length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on Alopecurus myosuroides germination - I : Effect of temperature and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are penetrometer measurements useful in predicting emergence of sugar beet (Beta vulgaris L.) seedlings through a crust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 241 (1), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of soil compaction due to traffic and their evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of cropping systems on the structure of the tilled layer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil water content profile on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catena Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure du sol de la couche labourée : Effets des risques de compactage liés aux systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 281, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of inverse and direct evaporation methods for estimating soil hydraulic properties under different tillage practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of tillage effects on crop residue management, seebed conditions and seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple: a model for simulation of plant emergence predicting the effects of soil tillage and sowing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (2), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation physique d'un sol maraîcher. Une étude de la Sérail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 162, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in mechanical properties of Wheat straw due to decomposition and moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Engineering in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.657-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental model to simulate temporal changes in soil structure under two cropping systems with annual mouldboard ploughing in a silt loam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54 (1-2), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sugar beet seedbed structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.1377-1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and microbial gradients induced by plant residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.567-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study of soil compaction due to traffic in northern France: pore space and morphological analysis of the compacted zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carbon source supply and its location on competition between inoculated and established bacterial strains in sterile soil microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.331-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping system on the soil structure of the ploughed layer: results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture monitoring at the field scale using automatic capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Mohrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (4), pp.637-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on bare soil energy balance and thermal regime : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic model for the simulation of crops and their water and nitrogen balances. I. Theory and parameterization applied to wheat and corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (5-6), pp.311-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and field comparison of two types of soil heat fluxmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3630(96)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth conditions influence regeneration of encapsulated carrot somatic embryos into plantlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (12), pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of sensible heat fluxes into bare soil and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (1-4), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02328-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct drilling of sugar beet (Beta vulgaris L.) into a cover crop : effects on soil physical conditions and crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semis sous couvert : des essais positifs en Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 298-299, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite d'un lit de semences : les points cles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 292, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the pericarp on sugar beet (Beta vulgaris L.) seed germination : study of the energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.485-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'une methode d'estimation de la conductivite thermique d'un sol in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2, pp.221-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucrière (Beta vulgaris L.) pendant la germination. I. -- Présentation du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (6), pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucriere (Beta vulgaris L.) pendant la germination. I. - Presentation du modele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (6), pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucrière (Beta vulgaris L.) pendant la germination. II. Résultats des simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (7), pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des transferts gazeux dans le lit de semences : application au diagnostic des conditions d'hypoxie des semences de betterave sucriere (Beta vulgaris L.) pendant la germination. II. Resultats des simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (7), pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et du fonctionnement hydrique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 (1), 2004, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier &amp;quot;Travail du sol&amp;quot; du département Environnement et Agronomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de l'activité des microorganismes décomposeurs des matières organiques dans les sols. Mise en évidence, paramètres explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS. Modèle de simulation de culture. Bilan hydrique. Bilan azoté. Notice utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE, un outil de modélisation de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métaprogramme Inra Ecoserv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implantation des cultures, champ de recherche et développement à réinvestir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures : Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvzalis - Institut du végétal, pp.419-425, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, contexte et problématiques de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.17-32, 2020, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination, levée, début de croissance : les bases biophysiques de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institut du végétal, pp.37-63, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Environnement et agronomie au XXIème siècle, et maintenant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.283-294, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Ambitions, programmation stratégique et productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Dref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.41-54, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Les infrastructures d'observation et d'expérimentation : vers une dynamique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; PIerre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.126-137, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Quelle place pour le travail du sol dans les enjeux de durabilité des futurs systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, Arvalis-Institut du Végétal, pp.192, 2014, Savoir Faire (Quae), 978275221936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la structure des sols cultivés : tassement et travail du sol, avec et sans labour. Chapitre 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Baize; Odile Duval; Guy Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures. Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-102, 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tassement des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Sols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-175, 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation et régénération de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.686-707, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Proximal Sensors to Continuously Monitor Agricultural Soil Physical Conditions for Tillage Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rouveure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des couches de sol travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux des techniques sans labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction and compressibility. Chapter 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil sampling and methods of analysis. 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2007, 978-0-8493-3586-0 978-1-4200-0527-1 (e-ISBN). </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420005271.ch59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2006, Synthèses (Quae), 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation et régénération de la structure des sols cultivés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.538-562, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE (SIMulation of PLant Emergence) : a model for predicting crop emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorsainvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of seeds : Recent research advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling compaction of cultivated soils due to traffic: effect of soil water content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press,, pp.389-394, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on change in bulk density, penetration resistance and hydraulic conductivity in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brancourt-Hulmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsoil compaction: distribution, processes and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Catena Verlag, 2000, Catena supplement, 3-923381-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of heat and water flow in soil taking into account soil tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kurtener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Badenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysical and Ecological Problems of Agriculture in the 21th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publ. of St.Petersburg Branch of ISSTRO., pp.1:29-153., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant residue decomposition: Effect of soil porosity and particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of mineral-organic-microorganism interactions on soil and freshwater environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on subsoil compaction: preliminary results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerted action on subsoil compaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des conditions d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation des choix en matière d'équipement et d'organisation du travail dans les exploitations de grande culture. Axe 2 : étude et perfectionnement des règles agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement des cultures en fonction des dates et conditions d'intervention : prévision des levées de la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation des choix en matière d'équipement et d'organisation du travail dans les exploitations de grande culture. Axe 2 : étude et perfectionnement des règles agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture models at the crossroads of farming systems, food systems and territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edgmond, United Kingdom. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaprogramme EcoServ : Services écosystémiques, agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 10 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vsoil Platform”: a tool to integrate the various physical, chemical and biological processes contributing to the soil functioning at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fertilité des sols : Enjeux et périmètre des activités de recherche menées par l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique ARVALIS-Institut du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et services des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au salon de l'agriculture dans le cadre des rencontres de l'alliance Allenvi " quelles recherches en agro-écologie "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of agricultural and forest soils characterized by geoelectrical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics deliverables and soil parameters considered both in the agronomic and civil engineering context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au carrefour des enjeux de sécurité alimentaire et de protection de l'environnement: quels services attendus et quelles menaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG - Evaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grassland on bulk density and mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2011, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil water repellency on mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21th century soil management: what are the challenges for soil scientists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosciences KTN workshop "New Paradigms for Crop and Soil Management", The Linnean Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation geoelectrique in situ du compactage des sols agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable infrared laser spectrometer for field measurements of N2O and CH4 emissions at the air / land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a Biophysical and a Microeconomic Model to Assess the Consequences of Compaction in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du système de porosité des sols à partir des courbes de rétention en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un site atelier pour étudier le fonctionnement spatialisé des sols et sa contribution à l'effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure tridimensionnelle d'un horizon hétérogène : apport de la résistivité électrique 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Nationales pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), May 2009, Strasbourg (FR), France. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil mechanical properties to evidence the effect of cultivation practices on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slumping dynamics of tilled sandy soils in North-East Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongskul Apichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Tillage Research Organisation 18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Izmir, Turkey. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00398908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial description of the soil water dynamic by the electrical resistivity at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Workshop on High Resolution Digital Soil Sensing &amp; Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of using soil moisture simulation for farming decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil, Soil Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du tassement sur le fonctionnement hydrique des sols : effet de la variation de la masse volumique sur les propriétés hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de dix méthodes internationales de caractérisation visuelle de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des techniques culturales sans labour (TCS) sur le fonctionnement des sols cultivés : composante physique et organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORPEN "Techniques Culturales Sans Labour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des sols cultivés par les engins agricoles : évolution de la succion au cours de la compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la sensibilité des sols agricoles français aux tassements par les engins agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Saffih-Hdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modelling the vertical stress distribution at the soil/tyre interface to predict compaction of cultivated soils with PLAXIS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euzébio M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of soil structure characterisation in field conditions based on electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulnasser Aboubacar Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the role of earthworms in the elimination of highly compacted zones in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Triennial. International Soil Tillage Research Organisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential role of permanent soil variables and field topography to reveal scale dependence and the temporal persistence of soil water content spatial patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ECPA, European Conference on Precision Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols : outils disponibles et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse de Terre - GEMAS-COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Blois, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer in agricultural soils at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Triennial Conference on the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la résistivité électrique pour la caractérisation de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL, un modèle pluriannuel d'évolution des sols cultivés sous l'effet des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nitrous oxide fluxes under different cultural practices in a silty loam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ECPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a simplified method for estimating soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : Sustainable soil management for environmental protection. Soil physical aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement physique des sols cultivés : labour, non-labour, structure et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labreuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SIMA Salon International du Machinisme Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil management on soil porosity and hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International conference of the International soil tillage research organization, "ISTRO-2000"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of cropping systems on the structure of the tilled layer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil water content profite on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics and movements and soil climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivité hydraulique effective de sols sensibles à la battance en fonction des états de surface et de tassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000 : Programme National de Recherche en Hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état du lit de semences sur les levées de betterave : étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Congrès de l'IIRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de l'activité des microorganismes décomposeurs des matières organiques dans les sols. Mise en évidence, paramètres explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Ecosol "étude et gestion de l'écosystème sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, INRA Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on change in bulk density, penetration resistance and hydraulic conductivity in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brancourt-Hulmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on subsoil compaction and soils dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, La Hume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple : a model for simulation of plant emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil compaction on the hydraulic properties of the tilled layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the contact between soil and incorporated crop residues : short-term effects on C evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on the structure of the ploughed layer : results of a long-term experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Tillage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping system on the soil structure of the ploughed layer: results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the meeting soil compaction and soil compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Bergen op Zoom, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on the drying of loess and calcareous soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil tillage on water balance and thermal regime : experimental study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Istro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Pulawy, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on the soil structure of the ploughed layer: Results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIRB plant and soil meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bergen op Zoom, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil compaction and fragmentation at seed bed preparation as a function of soil moisture and tyre inflation pressure in loess and chalky soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Istro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Pulawy, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'état du profil cultural sur les peuplements végétaux : Réussite de la levée en relation avec l'état du lit de semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mechanical properties of straw with decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling workability of loamy soil for seed bed preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter decomposition : effect of soil porosity and plant residue particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage du sol et croissance racinaire de la betterave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil tillage on the hydraulic properties of tilled layers : consequences for pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations due to soil tillage and effects on field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference IAMFE/France'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter decomposition as a function of soil-residues contact: Effect of soil structure and residues particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Soil Science Society "Interactions of soil minerals with organic components and microorganisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle de simulation des levées de la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congrès IIRB Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From encapsulated somatic embryo to plantlet regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International workshop on seeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Reading, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention de plantules de carotte à partir d'embryons somatiques enrobés : effet des conditions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie 95, Rencontre en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la préparation d'un lit de semences de betterave sucrière en fonction des conditions d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congrès IIRB Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse agronomique de la technique du semis de la betterave sucriere sous couvert d'une culture intermediaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chauny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime thermique des lits de semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chauny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regime of bare soil during spring crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'etat structural du lit de semences sur la germination et la levee des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Station agronomique de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the undersowing technique in sugar beet establishment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Congress of the European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sugar beet germination in hypoxia conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Congress of the European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aeration conditions in the seedbed on sugar beet seed germination : experimental study and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services : a conceptual framework to explore social-ecological dimensions of agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'Agroécologie pour la Sécurité Alimentaire et la Nutrition (FAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. , 426 p., 2014, Proceedings of the FAO International Symposium: Agroecology for Food Security And Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual university of agroecology project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on agroecology and food and nutrition security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaire de déclaration des liens d'intérêts à renseigner par les participants aux opérations d'expertise ou d'étude coordonnées par la DEPE d'INRAE (version janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 14 p. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/33x2-gf14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCo &amp;quot;Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques&amp;quot;, Conférence de presse, 5 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats et limites de l'étude de l'USDA-ERS 1 Economic and Food Security Impacts of Agricultural Input Reduction Under the European Union Green Deal's Farm to Fork and Biodiversity Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Résumé du volume 2 : les experts mobilisés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 2 : les experts mobilisés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for conducting collective scientific assessments and advanced studies to inform public policy and public debate (version 2.1 – October 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE DEPE. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités 2018-2019 et nouveaux projets 2020 de la Direction de l'Expertise scientifique collective, de la Prospective et des Études (DEPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosyst : Poursuite de la réalisation du système d’information https://agrosyst.fr/ Plan Ecophyto - Ecophyto I – Axe 2 – Action 14 - Ecophyto II – Axe 2 – Action 2- Rapport final - Mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoserv MP self-assessment report&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecoserv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2018, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective de développement du leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Département Environnement et Agronomie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropping the Diversity » for improved sustainability of Agricultural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique du département Environnement et Agronomie : période 2016-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans la littérature scientifique : démarche d'exploration et résultats d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Agronomy Division : Activity Report 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2014, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaprogramme EcoServ : proposition de cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences de la Vigne et du Vin. Analyse de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse sur le projet de plateforme informatique sur les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2013, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual soil structure assessment, Field Meeting Report. 25-27/05/2005, Péronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Batey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mcenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet agriculture demain. Amélioration de la qualité du lit de semence et réduction du nombre de passages par l'automatisation du réglage des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contratINRA--A00421, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo de la présentation de la DEPE par son directeur Guy RICHARD lors d'une conférence à Dijon AgroSup le 14 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Virtuelle d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId835"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Richard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de l'expertise scientifique collective, de la prospective et des études d'INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64 ans</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche de classe exceptionnelle à INRAE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'Expertise scientifique collective, de la Prospective et des Etudes à INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du Conseil d'administration des éditions QUAEPrésident du Conseil scientifique d'AgroParisTechPrésident du Conseil scientifique et de suivi du Programme national Recherche & Innovation du ministère en charge de l'agriculture sur les alternatives aux néonicotinoïdes pour la culture de betterave sucrièrePrésident du Conseil d'orientation scientifique et technique du réseau des instituts techniques agricoles (ACTA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d'administration du fonds de dotation Roullier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégué régional IHEST Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Ingénieur agronome INA P-G &amp;quot;Sciences et techniques des productions végétales&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Docteur-ingénieur INA P-G &amp;quot;Sciences agronomiques&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilité à diriger des recherches &amp;quot;Sciences de l'Environnement&amp;quot; Université Pierre et Marie Curie, Paris 6</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIERE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984-1985 : Volontaire du Service National Actif au Népal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 : Doctorat à l'unité de recherche INRA Science du Sol Avignon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989-2004 : Chercheur INRA à l'unité de recherche Agronomie Laon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de l'équipe Maîtrise de l'état physique des sols cultivés</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2010 : Directeur de l'unité de recherche INRA Science du sol Orléans</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Chef du département INRA Environnement et Agronomie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du métaprogramme INRA Services rendus par les écosystèmes agricoles et forestiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Délégué INRA à l’expertise scientifique collective, à la prospective et aux études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Directeur INRAE de l’expertise scientifique collective, de la prospective et des études</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS MANAGERIALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Management de la recherche : Ecole pratique de management de la recherche agronomique (EPMRA 2008-2009)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Relation Science-Société : Institut des hautes études des sciences et techologies (IHEST 2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur - Direction de l’expertise scientifique collective, de la prospective et des études (DEPE) (depuis 2020)Président du conseil d'administration des éditions QUAE (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES HORS INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APT-AgroParisTech : Président du Conseil scientifique (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PNRI-Plan national de recherche & innovation sur la betterave : Président du Conseil scientifique et de suivi (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-Réseau des instituts techniques agricoles : Président du Conseil d'orientation scientifique et technique (depuis 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSERM : Membre du Conseil d'orientation stratégique du Pôle expertise collective (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES RECENTES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE : Président de la Commission administrative paritaire nationale des chargés de recherche (CAPN-CR) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE : Président de l'un des quatre comités de valorisation des parcours professionnels des agents INRAE de catégorie A (2020-2023)INRAE : Membre du Comité de déontologie et d'intégrité scientifique (CODIS) (2021-2024)ITB-Institut Technique de la Betterave : Président du Conseil scientifique (2013-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PNRI : Membre du Comité de coordination technique (2021-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ACTA-Réseau des instituts techniques agricoles : Membre du Conseil d'orientation scientifique et technique (de 2013 à 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Terres Inovia : Membre du Conseil scientifique (2020-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE : Membre du Comité éditorial (2020-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Agreenium : Animateur du Groupe thématique Agroécologie (2019-2022)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Chevalier de l'Ordre du mérite agricole2023 : Chevalier du l'Ordre national du mérite2025 : Membre correspondant de l'Académie d'agricutlure de France, section V Interactions milieux - êtes vivants</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La germination des semences de betterave sucriere (Beta vulgaris L.) en conditions d'hypoxie: modelisation, contribution a un diagnostic au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fonctionnement physique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Quality of animal-source foods related to their production and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100440. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedbed structure of major field crops as affected by cropping systems and climate: Results of a 15-year field trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, 10p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2020.104845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems and climate on soil physical characteristics, field crop emergence and yield: A dataset from a 19-year field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of livestock systems using a graphical tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1758-1759. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical framework of farming system and agriculture model diversities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), 24 p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0429-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte, concepts et définition des cultures intermédiaires multi-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5174017785695195E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the soil compaction in real time on field with plate penetrometer and data filtering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Odilon Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Rodrigo Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Candido Bracarense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (13), pp.1112-1120. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2016.11465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité des formes d’agriculture : au delà de l’opposition entre bio et conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGGnet: An international network to foster mitigation of agricultural greenhouse gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Liebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3-4), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17583004.2016.1180586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athen Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-115. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucler les grands cycles biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3mc2-5g37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Caldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of declining soil organic carbon on soil compaction: application to a cultivated Eutric Cambisol with massive straw exportation for energy production in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Global Research Alliance on Agricultural Greenhouse Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R. Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles L. Walthall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jac Meijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/cmt.11.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agricultural sciences in the literature on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional experiment suggests that soil texture is a major control of N2O emissions from tile-drained winter wheat fields during the fertilization period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of earthworms in regenerating soil structure after compaction in reduced tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samartino Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchant Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque de tassement, de la parcelle au territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kmzz-p309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium, non-equilibrium and residual water : consequences for soil water retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony R. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa A. Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177-178, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'adoption des techniques culturales sans labour (TCSL) sur l'état physique des sols : conséquences sur la protection contre l'érosion hydrique en milieu tempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (3), pp.186 - 193. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the air permeability as affected by compression of three French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1-2), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of no-till on bulk density of soil and mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (7), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/22/7/075601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00595203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongskul Apichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siltacho Siwaporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Promsakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00589822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lime and mineral fertilizers on soil stability for soil pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony R. A. R. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167-168, pp.360-368. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of topography on nitrous oxide emissions from winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin J. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. D. J. Pennock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3149-3155. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay dispersion from soil as a function of antecedent water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.444-455. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2010.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and soil ecology: Partners for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (6), pp.1043-1055. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the matric potential of soil water with time and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (7), pp.320-328. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e3181e83d98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of matric suction on the compressive properties of two agricultural soil using an osmotic oedometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (3-4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil compaction by wheeling: change in soil suction due to compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.599-608. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tillage type and cropping system on earthworm communities, macroporosity and water infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (2), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of soil structure variations with time and space into models for crop management. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage of soils in relation to their bi-modal pore size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (1), pp.113-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturated hydraulic conductivity of soils with n-modal pore size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (1-2), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euzebio Medrado da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00331918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water potentials produced by oven-drying of soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.1646-1651. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0294N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation with limited soil characterization for decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.7671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for the role of earthworms in compacted soil regeneration based on field observations and results from a semi-field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.711-717. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to predict the soil susceptibility to compaction of surface layers as a function of water content and bulk density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saffit-Hdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh A.M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2009.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parvitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Durry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of top soil moisture simulation using a mechanistic model with limited soil characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.W03432. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly water retention function that takes account of the textural and structural pore spaces in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reszkowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 143 (3-4), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexed organic matter controls soil physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Czyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 144 (3-4), pp.620-627. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moisture content and level in the crop on the engineering properties of alfalfa stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazari Galedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Mohtasebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabatabaeefar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), 199-208 p. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes pour un diagnostic rapide de l’état structural du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoilFlex: A model for prediction of soil stresses and soil compaction due to agricultural field traffic including a synthesis of analytical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Weisskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arvidsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (2), pp.391-411. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bed topography on soil aggregates transport by rill flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Govers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.602-611. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Soil Carbon and Nitrogen Dynamics in No-till and Conventional Tillage Using PASTIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Findeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (2), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2006.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modelling vertical stress distribution at the soil/tyre interface to predict compaction of cultivated soils by using the PLAXIS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2007.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil susceptibility to compaction by wheeling as a function of some properties of a silty soil as affected by the tillage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00798.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of soil water content spatial patterns using geostatistical simulations: An empirical comparison of a simulation accounting for single attribute and a simulation accounting for secondary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (3-4), pp.323-335. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite de l’interculture a un impact sur les conditions de semis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Viloingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 320 (février 2006), pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of soil infiltrability of agricultural soils from continuous rainfall-runoff measurements on small plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326 (1-4), pp.122-134. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deep tillage for vineyard establishment on soil structure: A case study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-2), pp.132-143. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2005.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil compaction over a vineyard region in relation with soils and cultivation operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ariagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Virat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (1-2), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N mineralization of undisrupted and disrupted soil from different structural zones of conventional tillage and no-tillage systems in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Oorts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Merckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2576 - 2586. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterisation of soil structure in tilled fields: from a diagnosis method to the modelling of structural changes over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL : Un modèle d'évolution de l'état structural des couches de sol cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Manichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (11), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of soil-straw mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Gryze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (2), pp.714-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.233-249. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling change in soil compaction due to agricultural traffic as function of soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on Alopecurus myosuroides germination - I : Effect of temperature and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are penetrometer measurements useful in predicting emergence of sugar beet (Beta vulgaris L.) seedlings through a crust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 241 (1), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of soil compaction due to traffic and their evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of cropping systems on the structure of the tilled layer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil water content profile on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catena Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental conditions on Alopecurus myosuroides germination - II : Effect of moisture conditions and storage length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure du sol de la couche labourée : Effets des risques de compactage liés aux systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 281, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of inverse and direct evaporation methods for estimating soil hydraulic properties under different tillage practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of tillage effects on crop residue management, seebed conditions and seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vertical and lateral weed seed movements during mouldboard ploughing with a skim-coulter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple: a model for simulation of plant emergence predicting the effects of soil tillage and sowing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (2), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in mechanical properties of Wheat straw due to decomposition and moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Engineering in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.657-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental model to simulate temporal changes in soil structure under two cropping systems with annual mouldboard ploughing in a silt loam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Manichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54 (1-2), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation physique d'un sol maraîcher. Une étude de la Sérail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 162, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structural changes in tilled topsoil over time as a function of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.455-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendements et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gautronneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sugar beet seedbed structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.1377-1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and microbial gradients induced by plant residues decomposing in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.567-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study of soil compaction due to traffic in northern France: pore space and morphological analysis of the compacted zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of carbon source supply and its location on competition between inoculated and established bacterial strains in sterile soil microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.331-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping system on the soil structure of the ploughed layer: results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on bare soil energy balance and thermal regime : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture monitoring at the field scale using automatic capacitance probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Mohrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (4), pp.637-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic model for the simulation of crops and their water and nitrogen balances. I. Theory and parameterization applied to wheat and corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (5-6), pp.311-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and field comparison of two types of soil heat fluxmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.185-206. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3630(96)00125-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth conditions influence regeneration of encapsulated carrot somatic embryos into plantlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (12), pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of sensible heat fluxes into bare soil and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (1-4), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1923(95)02328-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct drilling of sugar beet (Beta vulgaris L.) into a cover crop : effects on soil physical conditions and crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semis sous couvert : des essais positifs en Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 298-299, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite d'un lit de semences : les points cles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 292, pp.58-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the pericarp on sugar beet (Beta vulgaris L.) seed germination : study of the energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.485-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'une methode d'estimation de la conductivite thermique d'un sol in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2, pp.221-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucrière (Beta vulgaris L.) pendant la germination. I. -- Présentation du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (6), pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucriere (Beta vulgaris L.) pendant la germination. I. - Presentation du modele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (6), pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation des transferts gazeux dans le lit de semences : application au diagnostic des conditions d'hypoxie des semences de betterave sucriere (Beta vulgaris L.) pendant la germination. II. Resultats des simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (7), pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts gazeux dans le lit de semence : application au diagnostic des conditions d'hypoxie des semences de betterave sucrière (Beta vulgaris L.) pendant la germination. II. Résultats des simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (7), pp.639-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et du fonctionnement hydrique des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 (1), 2004, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier &amp;quot;Travail du sol&amp;quot; du département Environnement et Agronomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de l'activité des microorganismes décomposeurs des matières organiques dans les sols. Mise en évidence, paramètres explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS. Modèle de simulation de culture. Bilan hydrique. Bilan azoté. Notice utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE, un outil de modélisation de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métaprogramme Inra Ecoserv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implantation des cultures, champ de recherche et développement à réinvestir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures : Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvzalis - Institut du végétal, pp.419-425, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, contexte et problématiques de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.17-32, 2020, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination, levée, début de croissance : les bases biophysiques de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institut du végétal, pp.37-63, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Ambitions, programmation stratégique et productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Dref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.41-54, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Environnement et agronomie au XXIème siècle, et maintenant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.283-294, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Les infrastructures d'observation et d'expérimentation : vers une dynamique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; PIerre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.126-137, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Quelle place pour le travail du sol dans les enjeux de durabilité des futurs systèmes de culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, Arvalis-Institut du Végétal, pp.192, 2014, Savoir Faire (Quae), 978275221936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la structure des sols cultivés : tassement et travail du sol, avec et sans labour. Chapitre 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Baize; Odile Duval; Guy Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures. Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-102, 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tassement des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Sols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-175, 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation et régénération de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.686-707, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Proximal Sensors to Continuously Monitor Agricultural Soil Physical Conditions for Tillage Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rouveure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des couches de sol travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux environnementaux des techniques sans labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction and compressibility. Chapter 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil sampling and methods of analysis. 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2007, 978-0-8493-3586-0 978-1-4200-0527-1 (e-ISBN). </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420005271.ch59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des systèmes de culture sur l'évolution du milieu cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.171-175, 2006, Collection Synthèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agronomie aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 384 p., 2006, Synthèses (Quae), 978-2-7592-0000-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Soil Compaction. Identifying Risk Areas for Soil degradation in Europe by Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houšková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Bialousz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bielek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Criteria for Risk Area Identification according to Soil Threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation et régénération de la structure des sols cultivés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.538-562, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE (SIMulation of PLant Emergence) : a model for predicting crop emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorsainvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of seeds : Recent research advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling compaction of cultivated soils due to traffic: effect of soil water content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Défossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press,, pp.389-394, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on change in bulk density, penetration resistance and hydraulic conductivity in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brancourt-Hulmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsoil compaction: distribution, processes and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Catena Verlag, 2000, Catena supplement, 3-923381-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of heat and water flow in soil taking into account soil tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kurtener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Badenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysical and Ecological Problems of Agriculture in the 21th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publ. of St.Petersburg Branch of ISSTRO., pp.1:29-153., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant residue decomposition: Effect of soil porosity and particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of mineral-organic-microorganism interactions on soil and freshwater environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on subsoil compaction: preliminary results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concerted action on subsoil compaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des conditions d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation des choix en matière d'équipement et d'organisation du travail dans les exploitations de grande culture. Axe 2 : étude et perfectionnement des règles agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement des cultures en fonction des dates et conditions d'intervention : prévision des levées de la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation des choix en matière d'équipement et d'organisation du travail dans les exploitations de grande culture. Axe 2 : étude et perfectionnement des règles agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture models at the crossroads of farming systems, food systems and territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edgmond, United Kingdom. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaprogramme EcoServ : Services écosystémiques, agriculture et forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 10 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Vsoil Platform”: a tool to integrate the various physical, chemical and biological processes contributing to the soil functioning at the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fertilité des sols : Enjeux et périmètre des activités de recherche menées par l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique ARVALIS-Institut du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangxin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et services des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au salon de l'agriculture dans le cadre des rencontres de l'alliance Allenvi " quelles recherches en agro-écologie "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of agricultural and forest soils characterized by geoelectrical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics deliverables and soil parameters considered both in the agronomic and civil engineering context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au carrefour des enjeux de sécurité alimentaire et de protection de l'environnement: quels services attendus et quelles menaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG - Evaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21th century soil management: what are the challenges for soil scientists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosciences KTN workshop "New Paradigms for Crop and Soil Management", The Linnean Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évolution temporelle des teneurs en eau des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil water repellency on mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Grassland on bulk density and mechanical resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2011, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new portable infrared laser spectrometer for field measurements of N2O and CH4 emissions at the air / land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00839562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des paramètres hydriques des sols du modèle STICS pour l'ensemble du territoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze (81), France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ temporal and spatial monitoring of the structure of a compacted and cultivated loamy soil by the 2D ERT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation geoelectrique in situ du compactage des sols agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Seladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil hydraulic and mechanical models for mapping compaction risks on the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro2010 - XIème Congrès de l'European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a Biophysical and a Microeconomic Model to Assess the Consequences of Compaction in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating prior knowledge on the digital media creation process into audio classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, France. pp.1653-1656, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEOFCAN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse du système de porosité des sols à partir des courbes de rétention en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un site atelier pour étudier le fonctionnement spatialisé des sols et sa contribution à l'effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales pour l.Etude des Sols.AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg (FR), France. p. 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la structure tridimensionnelle d'un horizon hétérogène : apport de la résistivité électrique 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Nationales pour l'Etude du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), May 2009, Strasbourg (FR), France. p. 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slumping dynamics of tilled sandy soils in North-East Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongskul Apichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil Tillage Research Organisation 18th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Izmir, Turkey. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00398908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil mechanical properties to evidence the effect of cultivation practices on soil structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the risks of soil compaction in France using a soil water model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008: Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission's Joint Research Centre (JRC). BEL., Aug 2008, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial description of the soil water dynamic by the electrical resistivity at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Workshop on High Resolution Digital Soil Sensing &amp; Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer in the field by 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of using soil moisture simulation for farming decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil, Soil Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du tassement sur le fonctionnement hydrique des sols : effet de la variation de la masse volumique sur les propriétés hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'estimation des paramètres infil, q0, cfes et zesx pour différents sols par utilisation inverse du modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Agronomie Laon-Reims-Mons (1158)., Mar 2007, Reims, France. 226 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la variabilité spatiale des propriétés hydrodynamiques des sols à l'échelle de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ECCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de dix méthodes internationales de caractérisation visuelle de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des techniques culturales sans labour (TCS) sur le fonctionnement des sols cultivés : composante physique et organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORPEN "Techniques Culturales Sans Labour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00177291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des sols cultivés par les engins agricoles : évolution de la succion au cours de la compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la sensibilité des sols agricoles français aux tassements par les engins agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Saffih-Hdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for modelling the vertical stress distribution at the soil/tyre interface to predict compaction of cultivated soils with PLAXIS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euzébio M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of soil structure characterisation in field conditions based on electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulnasser Aboubacar Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the role of earthworms in the elimination of highly compacted zones in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 Triennial. International Soil Tillage Research Organisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a mechanistic model of soil water and heat flows in a context of minimal soil characterization: impact on the soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential role of permanent soil variables and field topography to reveal scale dependence and the temporal persistence of soil water content spatial patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ECPA, European Conference on Precision Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols : outils disponibles et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse de Terre - GEMAS-COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Blois, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water transfer in agricultural soils at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Triennial Conference on the ISTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de fissuration des sols et résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la résistivité électrique pour la caractérisation de la structure des sols cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque de géophysique des sols et des formations superficielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISOL, un modèle pluriannuel d'évolution des sols cultivés sous l'effet des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of nitrous oxide fluxes under different cultural practices in a silty loam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a field experiment for assessing soil and crop spatial variability and defining site-specific management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ECPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a simplified method for estimating soil compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : Sustainable soil management for environmental protection. Soil physical aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement physique des sols cultivés : labour, non-labour, structure et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Labreuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SIMA Salon International du Machinisme Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil management on soil porosity and hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International conference of the International soil tillage research organization, "ISTRO-2000"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of cropping systems on the structure of the tilled layer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cropping effects on changes with time in the tilled layer structure of plowed fields in a loamy soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Forl-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil water content profite on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary O'Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ISTRO Conference : International Soil Tillage Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Fort-Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling black-grass (Alopecurus myosuroides Huds.) germination and emergence, in interaction with seed characteristics and movements and soil climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivité hydraulique effective de sols sensibles à la battance en fonction des états de surface et de tassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000 : Programme National de Recherche en Hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état du lit de semences sur les levées de betterave : étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Congrès de l'IIRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on change in bulk density, penetration resistance and hydraulic conductivity in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brancourt-Hulmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on subsoil compaction and soils dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de l'activité des microorganismes décomposeurs des matières organiques dans les sols. Mise en évidence, paramètres explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Catroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Ecosol "étude et gestion de l'écosystème sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, INRA Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devienne-Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, La Hume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple : a model for simulation of plant emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the contact between soil and incorporated crop residues : short-term effects on C evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on the structure of the ploughed layer : results of a long-term experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Tillage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil compaction on the hydraulic properties of the tilled layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping system on the soil structure of the ploughed layer: results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the meeting soil compaction and soil compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Bergen op Zoom, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tillage on the drying of loess and calcareous soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès Mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cropping systems on the soil structure of the ploughed layer: Results of a long-term experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIRB plant and soil meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bergen op Zoom, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil tillage on water balance and thermal regime : experimental study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Istro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Pulawy, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil compaction and fragmentation at seed bed preparation as a function of soil moisture and tyre inflation pressure in loess and chalky soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Istro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Pulawy, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'état du profil cultural sur les peuplements végétaux : Réussite de la levée en relation avec l'état du lit de semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mechanical properties of straw with decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage du sol et croissance racinaire de la betterave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. IIRB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter decomposition : effect of soil porosity and plant residue particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling workability of loamy soil for seed bed preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil tillage on the hydraulic properties of tilled layers : consequences for pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations due to soil tillage and effects on field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference IAMFE/France'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter decomposition as a function of soil-residues contact: Effect of soil structure and residues particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the International Soil Science Society "Interactions of soil minerals with organic components and microorganisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un modèle de simulation des levées de la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congrès IIRB Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From encapsulated somatic embryo to plantlet regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International workshop on seeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Reading, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention de plantules de carotte à partir d'embryons somatiques enrobés : effet des conditions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie 95, Rencontre en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la préparation d'un lit de semences de betterave sucrière en fonction des conditions d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congrès IIRB Institut International de Recherches Betteravières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse agronomique de la technique du semis de la betterave sucriere sous couvert d'une culture intermediaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chauny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime thermique des lits de semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chauny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regime of bare soil during spring crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'etat structural du lit de semences sur la germination et la levee des cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Station agronomique de l'Aisne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1990, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the undersowing technique in sugar beet establishment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Congress of the European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling sugar beet germination in hypoxia conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Congress of the European Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aeration conditions in the seedbed on sugar beet seed germination : experimental study and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services : a conceptual framework to explore social-ecological dimensions of agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'Agroécologie pour la Sécurité Alimentaire et la Nutrition (FAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. , 426 p., 2014, Proceedings of the FAO International Symposium: Agroecology for Food Security And Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual university of agroecology project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on agroecology and food and nutrition security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different treatments schemes of ERT dataset in view of monitoring the structure of a soil tilled layer in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaire de déclaration des liens d'intérêts à renseigner par les participants aux opérations d'expertise ou d'étude coordonnées par la DEPE d'INRAE (version janvier 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 14 p. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/33x2-gf14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCo &amp;quot;Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques&amp;quot;, Conférence de presse, 5 mai 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats et limites de l'étude de l'USDA-ERS 1 Economic and Food Security Impacts of Agricultural Input Reduction Under the European Union Green Deal's Farm to Fork and Biodiversity Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Virtuelle d'Agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Résumé du volume 2 : les experts mobilisés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 2 : les experts mobilisés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for conducting collective scientific assessments and advanced studies to inform public policy and public debate (version 2.1 – October 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE DEPE. 2023, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des activités 2018-2019 et nouveaux projets 2020 de la Direction de l'Expertise scientifique collective, de la Prospective et des Études (DEPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoserv MP self-assessment report&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Ecoserv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2018, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosyst : Poursuite de la réalisation du système d’information https://agrosyst.fr/ Plan Ecophyto - Ecophyto I – Axe 2 – Action 14 - Ecophyto II – Axe 2 – Action 2- Rapport final - Mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective de développement du leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Département Environnement et Agronomie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropping the Diversity » for improved sustainability of Agricultural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique du département Environnement et Agronomie : période 2016-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans la littérature scientifique : démarche d'exploration et résultats d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Agronomy Division : Activity Report 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2014, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaprogramme EcoServ : proposition de cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Sciences de la Vigne et du Vin. Analyse de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse sur le projet de plateforme informatique sur les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2013, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of calibration of the tested technologies integrated in the DIGISOIL mapping tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Maftei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FP7-DIGISOIL-D2.3, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual soil structure assessment, Field Meeting Report. 25-27/05/2005, Péronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Batey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mcenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet agriculture demain. Amélioration de la qualité du lit de semence et réduction du nombre de passages par l'automatisation du réglage des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contratINRA--A00421, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo de la présentation de la DEPE par son directeur Guy RICHARD lors d'une conférence à Dijon AgroSup le 14 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId835"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857880v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Smet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font-I-Furnols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lind" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100440" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174017785695195E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Odilon Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Rodrigo Lamb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Candido Bracarense" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2016.11465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Liebig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Franzluebbers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Chiesa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewczuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2016.1180586" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3mc2-5g37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamiade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX3M5NDL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Shafer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Walthall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Franzluebbers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Scholten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Meijs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/cmt.11.26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samartino St&#233;phane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchant Pierre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWVJN6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmzz-p309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Dexter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa A. Czyz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5P96Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chaplain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tessier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLF3V4L8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Delarue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. A. R. Dexter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.08.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP0C1RS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin J. Gu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rochette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. D. J. Pennock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3VQGDLH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czyz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0088" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.08.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950HTRN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e3181e83d98" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539602v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01245.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656627v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.09.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-415RXSPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173223v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.09.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JBXLNR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.10.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0294N" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH78R51-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665767v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reszkowska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RBVKRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK13SJFJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazari Galedar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jafari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mohtasebi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabatabaeefar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.07.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XB45PVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ancelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weisskopf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arvidsson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFCZSH28-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN84VZ4H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pereira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00798.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PVJ4NC4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655831v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viloingt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couture" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beets" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.05.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6VP15QB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariagno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G6JZLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679684v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ezzine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Gryze" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670101v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Sullivan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670441v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679366v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souty" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669801v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675536v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O'Sullivan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675431v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673804v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676610v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697038v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Jouve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gautronneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692598v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690001v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693738v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696598v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697418v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688117v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686089v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698682v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688396v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3630(96)00125-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B8EDB5569D0178BECE67A259E5D34B2E9ECA8C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696066v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazinet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02328-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVS0T7BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709890v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710551v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701100v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727839v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbineau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721534v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885133v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885144v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717250v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805939v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835912v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837675v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842982v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147003v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147006v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144493v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127808v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buckler" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dref" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605075v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634116v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627014v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173748v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824518v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822452v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420005271.ch59" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822330v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1261-l-agronomie-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014410v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830427v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147024v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Sullivan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841836v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147025v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kurtener" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Badenko" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838615v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruit" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846549v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263557v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808351v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000816v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802200v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001071v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186842v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804231v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173051v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753238v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05092609v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173272v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753420v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754038v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173234v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177291v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757992v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753861v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Saffih-Hdadi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756548v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751261v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828745v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759259v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763991v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761486v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Garnier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761618v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthoud" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759521v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769866v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Sillon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766111v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771424v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766057v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770513v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768485v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770076v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771287v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769362v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771699v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768652v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764755v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765473v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839219v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769419v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767119v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765433v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771400v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767797v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765877v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Plisson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765001v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767138v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767234v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767957v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765275v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764902v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778831v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773208v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778832v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779204v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776718v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773222v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772320v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772110v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772890v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779782v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601714v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108541v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948473v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791407v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786654v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecoserv" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789120v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787919v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801548v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157253v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792817v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151004v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcenzie" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839050v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199273v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793355v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857880v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Smet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font-I-Furnols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lind" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100440" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104845" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174017785695195E12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Odilon Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Rodrigo Lamb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Candido Bracarense" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2016.11465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Liebig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Franzluebbers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Chiesa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewczuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2016.1180586" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3mc2-5g37" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamiade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX3M5NDL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Shafer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Walthall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Franzluebbers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Scholten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Meijs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/cmt.11.26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samartino St&#233;phane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchant Pierre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWVJN6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmzz-p309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Dexter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa A. Czyz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5P96Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#233;fossez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chaplain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tessier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLF3V4L8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Delarue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. A. R. Dexter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.08.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP0C1RS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin J. Gu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rochette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. D. J. Pennock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3VQGDLH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dexter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czyz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2010.0088" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.08.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950HTRN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e3181e83d98" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539602v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01245.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.09.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JBXLNR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.10.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.09.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-415RXSPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0294N" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH78R51-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540878v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saffit-Hdadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.05.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mumen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005765" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665767v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reszkowska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RBVKRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.01.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK13SJFJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazari Galedar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jafari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mohtasebi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabatabaeefar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharifi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.07.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XB45PVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ancelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weisskopf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arvidsson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFCZSH28-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862547v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN84VZ4H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pereira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00798.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PVJ4NC4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.02.034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW1WGFNQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655831v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viloingt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couture" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beets" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.05.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6VP15QB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariagno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.10.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G6JZLG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862594v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merckx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDC4W71P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676199v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defossez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Manichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679684v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ezzine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Gryze" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670101v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Sullivan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679366v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souty" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669801v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675536v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673666v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O'Sullivan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670441v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Regnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673804v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676610v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692598v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690001v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manichon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697038v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Jouve" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gautronneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693738v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696598v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697418v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688117v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686089v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695685v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698682v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688396v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3630(96)00125-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B8EDB5569D0178BECE67A259E5D34B2E9ECA8C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696066v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazinet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1923(95)02328-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVS0T7BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709890v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710551v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701100v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727839v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbineau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721534v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885133v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rif" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717250v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885144v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805939v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145483v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835912v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837675v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842982v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147003v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147006v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144493v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144508v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127808v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buckler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dref" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127877v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634116v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147011v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627014v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823541v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chanet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_26" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173748v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824518v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822452v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420005271.ch59" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147021v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822330v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1261-l-agronomie-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817945v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Bialousz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bielek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014410v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830427v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147024v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Sullivan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841836v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147025v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kurtener" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Badenko" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838615v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruit" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846549v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263557v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192486v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808351v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000816v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802200v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804231v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999950v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Lefebvre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186842v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001071v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756250v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756247v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751204v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173051v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943669v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardeur" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sikora" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959918" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752795v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753238v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05092609v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173272v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821153v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751145v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753420v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754038v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756396v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192303v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173234v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177291v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757992v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753861v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Saffih-Hdadi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaplain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756548v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751261v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828745v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760738v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763426v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760407v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759259v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besson" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763991v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761486v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Garnier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761526v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761618v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berthoud" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759521v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769866v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Sillon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766111v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769851v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771424v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766057v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770513v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bresson" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768485v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771287v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770076v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769362v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devienne-Barret" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771699v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764755v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765473v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768652v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839219v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769419v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765433v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767119v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771400v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767797v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765877v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Plisson" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767234v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767138v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fruit" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765001v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767957v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765275v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764902v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778831v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773208v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778832v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevost" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779204v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776718v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773222v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772320v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772110v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772890v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779782v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601714v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357027v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813667v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553051v2" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/33x2-gf14" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154889v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pivert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108541v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793355v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156885v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156889v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948473v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786654v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecoserv" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791407v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789120v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787919v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801548v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157253v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792817v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808336v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823730v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Maftei" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andre" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151004v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mcenzie" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839050v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199273v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>