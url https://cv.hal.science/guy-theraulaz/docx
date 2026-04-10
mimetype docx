--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -345,498 +345,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
+                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weijia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.240885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343840v1</w:t>
+                <w:t xml:space="preserve">hal-05218475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning a collective avoidance response in rummy‐nose tetra</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.16051⟩</w:t>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.033018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/nr7p-m4ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343262v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218475v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditioning a collective avoidance response in rummy‐nose tetra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guozheng Lin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (3), pp.033018. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Measuring fish cognition: Empirical based guidance for designing cognition assays, 107 (4), pp.1159-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/nr7p-m4ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.16051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343704v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite mound architecture and climate control: a review of X-ray tomography and flow field simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nengi Fiona Karibi-Botoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagus Muljadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,360 +903,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective responses of flocking sheep (Ovis aries) to a herding dog (border collie)</w:t>
+                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Jadhav</w:t>
+                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Pasqua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07245-8⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794402v2</w:t>
+                <w:t xml:space="preserve">hal-04687546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective responses of flocking sheep (Ovis aries) to a herding dog (border collie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Jadhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mondada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07245-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687546v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the long-term collective behaviour of fish pairs with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaios Papaspyros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (212), </w:t>
@@ -1288,278 +1288,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven discovery of stochastic dynamical equations of collective motion</w:t>
+                <w:t xml:space="preserve">Cross-disciplinary approaches for designing intelligent swarms of drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshed Nabeel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivek Jadhav</w:t>
+                <w:t xml:space="preserve">G. de Croon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Raj M</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">W. Hönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vásárhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/ace22d⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-023-00223-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156525v1</w:t>
+                <w:t xml:space="preserve">hal-04235048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-disciplinary approaches for designing intelligent swarms of drones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven discovery of stochastic dynamical equations of collective motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hönig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Arshed Nabeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Jadhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Raj M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1-2), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.056003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11721-023-00223-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/ace22d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235048v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation and deception through stigmergic interactions in human groups</w:t>
               </w:r>
@@ -1673,295 +1673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xu Li</w:t>
+                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Burnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guozheng Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhangang Han</w:t>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.67640 - 67659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361175v1</w:t>
+                <w:t xml:space="preserve">hal-04156283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.67640 - 67659. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156283v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite life cycle optimizer</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Sang-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magd Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,103 +2077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of individual perceptual and cognitive factors on collective states in a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009437. </w:t>
@@ -2237,77 +2237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie van Steijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.e1009156. </w:t>
@@ -2339,2095 +2339,2095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm Robotics: Past, Present, and Future</w:t>
+                <w:t xml:space="preserve">Self-organized biotectonics of termite nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Dorigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Alexander Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vito Trianni</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2021.3072740⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (5), pp.e2006985118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2006985118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362874v1</w:t>
+                <w:t xml:space="preserve">hal-03362871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized biotectonics of termite nests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swarm Robotics: Past, Present, and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marco Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahadevan</w:t>
+                <w:t xml:space="preserve">Vito Trianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (5), pp.e2006985118. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (7), pp.1152-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2006985118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2021.3072740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362871v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational and robotic modeling reveal parsimonious combinations of interactions between individuals in schooling fish</w:t>
+                <w:t xml:space="preserve">Collective Information Processing in Human Phase Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Lei</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007194⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1807), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363016v2</w:t>
+                <w:t xml:space="preserve">hal-02393253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future of swarm robotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis and modelling of collective migration in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vito Trianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1807), pp.20190377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abe4385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03362864v1</w:t>
+                <w:t xml:space="preserve">hal-02988844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis and modelling of collective migration in biological systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (170), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/bufjk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988844v1</w:t>
+                <w:t xml:space="preserve">hal-03019820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational and robotic modeling reveal parsimonious combinations of interactions between individuals in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Kameda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (170), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.e1007194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/bufjk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019820v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on the future of swarm robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Trianni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (170), pp.20200496. </w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (49), pp.eabe4385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abe4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991100v1</w:t>
+                <w:t xml:space="preserve">hal-03362864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven method for reconstructing and modelling social interactions in moving animal groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mondada</w:t>
+                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Kameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0380⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (170), pp.20200496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363025v1</w:t>
+                <w:t xml:space="preserve">hal-02991100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Information Processing in Human Phase Separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+                <w:t xml:space="preserve">A data-driven method for reconstructing and modelling social interactions in moving animal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 375 (1807), </w:t>
+              <w:t xml:space="preserve">, 2020, 375 (1807), pp.20190380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393253v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam Jacques Gervet (1934–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The architectural design of smart ventilation and drainage systems in termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaljit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Theraulaz</w:t>
+                <w:t xml:space="preserve">Bagus P Muljadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fourcassié</w:t>
+                <w:t xml:space="preserve">Ali Q Raeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pratte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veerle Vandeginste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (3), pp.501-502. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.eaat8520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-019-00708-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aat8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348117v1</w:t>
+                <w:t xml:space="preserve">hal-02323931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architectural design of smart ventilation and drainage systems in termite nests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In memoriam Jacques Gervet (1934–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagus P Muljadi</w:t>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Q Raeini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">V. Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Vandeginste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (3), pp.eaat8520. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.501-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aat8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-019-00708-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323931v1</w:t>
+                <w:t xml:space="preserve">hal-02348117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
+                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Crosato</w:t>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph T Lizier</w:t>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Rosalind Wang</w:t>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324011v1</w:t>
+                <w:t xml:space="preserve">hal-01945905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling and modeling interactions in fish with burst-and-coast swimming reveal distinct alignment and attraction behaviors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Litchinko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lopez</w:t>
+                <w:t xml:space="preserve">Alan Penn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Pérez Escudero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen M Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005933. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373 (1753), pp.20170232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324021v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
+                <w:t xml:space="preserve">Disentangling and modeling interactions in fish with burst-and-coast swimming reveal distinct alignment and attraction behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
+                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Penn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Alexandra Litchinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M Fiore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ugo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Pérez Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323969v1</w:t>
+                <w:t xml:space="preserve">hal-02324021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between individual and collective motility in B lymphocytes is controlled by cell-matrix adhesion and inter-cellular interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combe</w:t>
+                <w:t xml:space="preserve">Emanuele Crosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolla German</w:t>
+                <w:t xml:space="preserve">Li Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Joseph T Lizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Rosalind Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24222-4⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323999v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching between individual and collective motility in B lymphocytes is controlled by cell-matrix adhesion and inter-cellular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Maud Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolla German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.5800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945905v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social conformity and propagation of information in collective U-turns of fish schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Korinna Hemelrijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4478,77 +4478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse organisée des bancs de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chaos et systèmes complexes, 537-538, page 40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,490 +4567,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social information can improve estimation accuracy in human groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+                <w:t xml:space="preserve">Identifying influential neighbors in animal flocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Hye-Rin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Luca Giuggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703695114⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.e1005822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690943v1</w:t>
+                <w:t xml:space="preserve">hal-01691014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When social behaviour is moulded in clay: on growth and form of social insect nests</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How social information can improve estimation accuracy in human groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Hye-Rin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.143347⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (47), pp.12620-12625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703695114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324038v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of architecture on collective behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">When social behaviour is moulded in clay: on growth and form of social insect nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.143347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324034v1</w:t>
+                <w:t xml:space="preserve">hal-02324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying influential neighbors in animal flocking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of architecture on collective behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.e1005822. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691014v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmergic construction and topochemical information shape ant nest architecture</w:t>
               </w:r>
@@ -5062,77 +5062,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (5), pp.1303-1308. </w:t>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Models of Task Organization in Social Insect Colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (5), pp.879-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-based model of the growth of termite nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Ho Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santo Fortunato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (6), pp.062810. </w:t>
@@ -5408,90 +5408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective response to perturbations in a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schuhmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (104), pp.20141362. </w:t>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helène Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t>
@@ -5657,251 +5657,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing the creativity of stigmergy in social insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swarming, schooling, milling: phase diagram of a data-driven fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectural Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ad.1808⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.15026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/1/015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324174v1</w:t>
+                <w:t xml:space="preserve">cea-01215970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarming, schooling, milling: phase diagram of a data-driven fish school model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embracing the creativity of stigmergy in social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Architectural Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ad.1808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/1/015026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01215970v1</w:t>
+                <w:t xml:space="preserve">hal-02324174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of colony size on tunnel branching morphogenesis in ant nests</w:t>
               </w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (5), </w:t>
@@ -6177,64 +6177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,77 +6294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,77 +6411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Ants Need to Estimate the Geometrical Properties of Trail Bifurcations to Find an Efficient Route? A Swarm Robotics Test Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.e1002903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6509,429 +6509,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Interactions in Moving Animal Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Collective Animal Behavior with a Cognitive Perspective: A Methodological Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Soria</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002678⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325174v1</w:t>
+                <w:t xml:space="preserve">hal-02325210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Collective Animal Behavior with a Cognitive Perspective: A Methodological Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+                <w:t xml:space="preserve">Deciphering Interactions in Moving Animal Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38588. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325210v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Rules for Trail Pattern Formation in Argentine Ants (Linepithema humile)</w:t>
               </w:r>
@@ -7064,77 +7064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective motion in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Friedl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luigi Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (6), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7168,90 +7168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From behavioural analyses to models of collective motion in fish schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain D Couzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (6), pp.693-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7279,437 +7279,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision-making in white-faced capucin monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing fish movement as a persistent turning walker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Petit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-008-0198-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404375v1</w:t>
+                <w:t xml:space="preserve">hal-00315336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation in insect nest networks: Evidence for optimal wiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Valverde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernat Corominas-Murtra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.066106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.066106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing fish movement as a persistent turning walker.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Collective decision-making in white-faced capucin monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Campo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-B. Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-008-0198-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276, pp.3495-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00315336v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized aggregation triggers collective decision making in a group of cockroach-like robots</w:t>
               </w:r>
@@ -7734,64 +7734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Asadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.109-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7831,763 +7831,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">The topological fortress of termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricard Solé</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318963v1</w:t>
+                <w:t xml:space="preserve">hal-00318997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.415-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315337v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Combe</w:t>
+                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315334v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Asadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caprari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.387-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167590v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological fortress of termites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (3), pp.424-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318997v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8792,77 +8792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between a self-organized process and an environmental template: corpse clustering under the influence of air currents in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.3-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9024,1344 +9024,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological patterns in street networks of self-organized urban settlements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Buhl</w:t>
+                <w:t xml:space="preserve">Self-Organization Patterns in Wasp and Open-Source Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reeves</w:t>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.V. Solé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricard V. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49, pp.513-522. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.36-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00085-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIS.2006.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093158v1</w:t>
+                <w:t xml:space="preserve">hal-00093142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth and form of tunnelling networks in ants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+                <w:t xml:space="preserve">Path efficiency of ant foraging trails in an artificial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 243 (3), pp.287-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.06.018⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 239, pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2005.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093166v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path efficiency of ant foraging trails in an artificial network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karla Vittori</w:t>
+                <w:t xml:space="preserve">Topological patterns in street networks of self-organized urban settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+                <w:t xml:space="preserve">N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
+                <w:t xml:space="preserve">R.V. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49, pp.513-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00085-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2005.08.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093146v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization Patterns in Wasp and Open-Source Communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The growth and form of tunnelling networks in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ricard V. Solé</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243 (3), pp.287-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIS.2006.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00093142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized aggregation in cockroaches</w:t>
+                <w:t xml:space="preserve">The effect of aggregates on interaction rate in ant colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Jeanson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">S. C. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69 (1), pp.169-180. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 69 (3), pp.535-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.02.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093176v1</w:t>
+                <w:t xml:space="preserve">hal-00093177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
+                <w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-005-0821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093175v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lluc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Asadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caprari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3630, pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-005-0821-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11553090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00093138v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aggregates on interaction rate in ant colonies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Self-organized aggregation in cockroaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 69 (3), pp.535-540. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 69 (1), pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093177v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caprari</w:t>
+                <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92, pp.367-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11553090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00351828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized digging activity in ant colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10433,77 +10433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard V. Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (1), pp.123-129. </w:t>
@@ -10553,77 +10553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete dragline attachment induces aggregation in spiderlings of a solitary species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.531-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10669,90 +10669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of individual behavior and collective decision-making during aggregation site selection by the ant Messor barbarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (4), pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10798,90 +10798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of spatial patterns in social insects: from simple behaviours to complex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Camazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 361 (1807), pp.1263-1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10966,51 +10966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Volpatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (1), pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11056,90 +11056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of animal movements in a bounded space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11584,51 +11584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle distribué des actions collectives dans les sociétés animales et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11704,77 +11704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired control for collective motion in swarms of drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CfD Workshop, Dresden, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bielefeld, Germany</w:t>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bielefeld University, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
@@ -12065,402 +12065,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing motion capture data for human crowd study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">A model of self-induced thigmotactism in ants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECMTB 2011 : 8-th European Conference on Mathematical and the Theoretical Biology and Annual Meeting of The Society for Mathematical Biology", Krakow, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645213v1</w:t>
+                <w:t xml:space="preserve">hal-03943243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of self-induced thigmotactism in ants.</w:t>
+                <w:t xml:space="preserve">A framework for modeling individual interactions in animal swarms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2011 : 8-th European Conference on Mathematical and the Theoretical Biology and Annual Meeting of The Society for Mathematical Biology", Krakow, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Workshop international “Models for collective behaviors in animal groups” dans le cadre du programme "Theoretical physics and the phenomena of life. Initiative for the Theoretical Sciences"). Princeton University, New York, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943243v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for modeling individual interactions in animal swarms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Fournier</w:t>
+                <w:t xml:space="preserve">Reconstructing motion capture data for human crowd study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international “Models for collective behaviors in animal groups” dans le cadre du programme "Theoretical physics and the phenomena of life. Initiative for the Theoretical Sciences"). Princeton University, New York, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New York, United States</w:t>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943244v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of fish interactions in a tank predicts velocity-induced phase transition</w:t>
               </w:r>
@@ -12571,103 +12571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of layered spatial networks built by termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pintilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net-Works 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Pampelune, Spain. pp.139-144</w:t>
@@ -12821,103 +12821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ant behavior under a variable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS 2004: Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgium. pp.190-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12995,51 +12995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence collective des sociétés animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et science, langage et pensée, Colloque de rentrée du collège de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, 2020, 9782738150165</w:t>
@@ -13068,90 +13068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local growth to global optimization in insect built networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lio; D. Verma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically Inspired Networking and Sensing : Algorithms and Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.132-144, 2011, 9781613500927. </w:t>
@@ -13399,51 +13399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69B01A70"/>
+    <w:nsid w:val="E924BBCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13630,51 +13630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>