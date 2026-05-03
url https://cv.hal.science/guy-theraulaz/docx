--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -345,498 +345,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
+                <w:t xml:space="preserve">Conditioning a collective avoidance response in rummy‐nose tetra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijia Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangang Han</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.240885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Measuring fish cognition: Empirical based guidance for designing cognition assays, 107 (4), pp.1159-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.16051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218475v1</w:t>
+                <w:t xml:space="preserve">hal-05343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangang Han</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343704v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.240885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343840v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning a collective avoidance response in rummy‐nose tetra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Measuring fish cognition: Empirical based guidance for designing cognition assays, 107 (4), pp.1159-1169. </w:t>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.033018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.16051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/nr7p-m4ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343262v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite mound architecture and climate control: a review of X-ray tomography and flow field simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nengi Fiona Karibi-Botoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagus Muljadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,144 +903,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
+                <w:t xml:space="preserve">Predicting the long-term collective behaviour of fish pairs with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaios Papaspyros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (212), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687546v1</w:t>
+                <w:t xml:space="preserve">hal-04512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective responses of flocking sheep (Ovis aries) to a herding dog (border collie)</w:t>
               </w:r>
@@ -1154,161 +1171,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the long-term collective behaviour of fish pairs with deep learning</w:t>
+                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaios Papaspyros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alahi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (212), </w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512866v1</w:t>
+                <w:t xml:space="preserve">hal-04687546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-disciplinary approaches for designing intelligent swarms of drones</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Croon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vásárhelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,64 +1450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Jadhav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Raj M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (5), pp.056003. </w:t>
@@ -1673,295 +1673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cherfan</w:t>
+                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156283v1</w:t>
+                <w:t xml:space="preserve">hal-04361175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Burnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Xue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zhangang Han</w:t>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011636. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.67640 - 67659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361175v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite life cycle optimizer</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Sang-To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magd Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,823 +2071,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of individual perceptual and cognitive factors on collective states in a data-driven fish school model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational modelling of cell motility modes emerging from cell-matrix adhesion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Leonie van Steijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Wortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangang Han</w:t>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009437⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.e1009156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648537v1</w:t>
+                <w:t xml:space="preserve">hal-03648631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of cell motility modes emerging from cell-matrix adhesion dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The impact of individual perceptual and cognitive factors on collective states in a data-driven fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (2), pp.e1009156. </w:t>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648631v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized biotectonics of termite nests</w:t>
+                <w:t xml:space="preserve">Swarm Robotics: Past, Present, and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Heyde</w:t>
+                <w:t xml:space="preserve">Marco Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Mahadevan</w:t>
+                <w:t xml:space="preserve">Vito Trianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2006985118⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (7), pp.1152-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2021.3072740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362871v1</w:t>
+                <w:t xml:space="preserve">hal-03362874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm Robotics: Past, Present, and Future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-organized biotectonics of termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Dorigo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Trianni</w:t>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109 (7), pp.1152-1165. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (5), pp.e2006985118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2021.3072740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2006985118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362874v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Information Processing in Human Phase Separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on the future of swarm robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Trianni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0801⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (49), pp.eabe4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abe4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393253v2</w:t>
+                <w:t xml:space="preserve">hal-03362864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis and modelling of collective migration in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Deutsch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luigi Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 375 (1807), pp.20190377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2019.0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jayles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cezera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,51 +2898,51 @@
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (170), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31234/osf.io/bufjk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2990,64 +2960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.e1007194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,944 +3045,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future of swarm robotics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (49), pp.eabe4385. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (170), pp.20200496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abe4385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362864v1</w:t>
+                <w:t xml:space="preserve">hal-02991100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incorrect social information on collective wisdom in human groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatsuya Kameda</w:t>
+                <w:t xml:space="preserve">A data-driven method for reconstructing and modelling social interactions in moving animal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0496⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1807), pp.20190380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991100v1</w:t>
+                <w:t xml:space="preserve">hal-03363025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven method for reconstructing and modelling social interactions in moving animal groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mondada</w:t>
+                <w:t xml:space="preserve">Collective Information Processing in Human Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 375 (1807), pp.20190380. </w:t>
+              <w:t xml:space="preserve">, 2020, 375 (1807), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363025v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architectural design of smart ventilation and drainage systems in termite nests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In memoriam Jacques Gervet (1934–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagus P Muljadi</w:t>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Q Raeini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">V. Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Vandeginste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (3), pp.eaat8520. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.501-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aat8520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-019-00708-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323931v1</w:t>
+                <w:t xml:space="preserve">hal-02348117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam Jacques Gervet (1934–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The architectural design of smart ventilation and drainage systems in termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamaljit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Theraulaz</w:t>
+                <w:t xml:space="preserve">Bagus P Muljadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fourcassié</w:t>
+                <w:t xml:space="preserve">Ali Q Raeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pratte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veerle Vandeginste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (3), pp.501-502. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.eaat8520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-019-00708-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aat8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348117v1</w:t>
+                <w:t xml:space="preserve">hal-02323931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
+                <w:t xml:space="preserve">Switching between individual and collective motility in B lymphocytes is controlled by cell-matrix adhesion and inter-cellular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+                <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yolla German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.5800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945905v1</w:t>
+                <w:t xml:space="preserve">hal-02323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
+                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
+                <w:t xml:space="preserve">Emanuele Crosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Penn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Li Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M Fiore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph T Lizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Rosalind Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323969v1</w:t>
+                <w:t xml:space="preserve">hal-02324011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling and modeling interactions in fish with burst-and-coast swimming reveal distinct alignment and attraction behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Litchinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,394 +4057,377 @@
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
+                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Crosato</w:t>
+                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+                <w:t xml:space="preserve">Alan Penn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph T Lizier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen M Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373 (1753), pp.20170232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324011v1</w:t>
+                <w:t xml:space="preserve">hal-02323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching between individual and collective motility in B lymphocytes is controlled by cell-matrix adhesion and inter-cellular interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combe</w:t>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolla German</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.5800. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24222-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323999v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social conformity and propagation of information in collective U-turns of fish schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Korinna Hemelrijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4478,77 +4478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse organisée des bancs de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chaos et systèmes complexes, 537-538, page 40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,490 +4567,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying influential neighbors in animal flocking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Jiang</w:t>
+                <w:t xml:space="preserve">How social information can improve estimation accuracy in human groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jayles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giuggioli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Kim Hye-Rin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cezera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005822⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (47), pp.12620-12625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703695114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691014v1</w:t>
+                <w:t xml:space="preserve">hal-01690943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social information can improve estimation accuracy in human groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When social behaviour is moulded in clay: on growth and form of social insect nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703695114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.143347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690943v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When social behaviour is moulded in clay: on growth and form of social insect nests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The impact of architecture on collective behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.143347⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324038v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of architecture on collective behaviour</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying influential neighbors in animal flocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giuggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (5), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.e1005822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324034v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmergic construction and topochemical information shape ant nest architecture</w:t>
               </w:r>
@@ -5062,77 +5062,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Khuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (5), pp.1303-1308. </w:t>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Models of Task Organization in Social Insect Colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (5), pp.879-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-based model of the growth of termite nests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Ho Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santo Fortunato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (6), pp.062810. </w:t>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schuhmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (104), pp.20141362. </w:t>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helène Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t>
@@ -5663,90 +5663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarming, schooling, milling: phase diagram of a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the creativity of stigmergy in social insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (5), </w:t>
@@ -6145,343 +6145,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
+                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842083v1</w:t>
+                <w:t xml:space="preserve">hal-00808691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of heuristic-based models of crowd dynamics</w:t>
+                <w:t xml:space="preserve">Vision-based macroscopic pedestrian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.809-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-013-0805-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808691v1</w:t>
+                <w:t xml:space="preserve">hal-00842083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Ants Need to Estimate the Geometrical Properties of Trail Bifurcations to Find an Efficient Route? A Swarm Robotics Test Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.e1002903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6567,51 +6567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e38588. </w:t>
@@ -6649,77 +6649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,77 +7064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective motion in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Friedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (6), pp.689-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7207,51 +7207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain D Couzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (6), pp.693-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7279,437 +7279,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing fish movement as a persistent turning walker.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percolation in insect nest networks: Evidence for optimal wiring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernat Corominas-Murtra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-008-0198-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.066106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.066106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315336v1</w:t>
+                <w:t xml:space="preserve">hal-00423679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation in insect nest networks: Evidence for optimal wiring</w:t>
+                <w:t xml:space="preserve">Collective decision-making in white-faced capucin monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Valverde</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernat Corominas-Murtra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-B. Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.066106⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276, pp.3495-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423679v1</w:t>
+                <w:t xml:space="preserve">hal-00404375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision-making in white-faced capucin monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gautrais</w:t>
+                <w:t xml:space="preserve">Analyzing fish movement as a persistent turning walker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Leca</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.429-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-008-0198-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00404375v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized aggregation triggers collective decision making in a group of cockroach-like robots</w:t>
               </w:r>
@@ -7734,64 +7734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Asadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.109-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7831,763 +7831,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological fortress of termites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergi Valverde</w:t>
+                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Asadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caprari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.387-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318997v1</w:t>
+                <w:t xml:space="preserve">hal-00315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (3), pp.424-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167590v1</w:t>
+                <w:t xml:space="preserve">hal-00315334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">The topological fortress of termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricard Solé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5151, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92191-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00318963v1</w:t>
+                <w:t xml:space="preserve">hal-00318997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embodiment of cockroach aggregation behavior in a group of micro-robots.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caprari</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.4.14400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00315337v1</w:t>
+                <w:t xml:space="preserve">hal-00318963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.415-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00315334v1</w:t>
+                <w:t xml:space="preserve">hal-00167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8786,885 +8786,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between a self-organized process and an environmental template: corpse clustering under the influence of air currents in ants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biological principles of swarm intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Verret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0156⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.3-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-007-0004-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167592v1</w:t>
+                <w:t xml:space="preserve">hal-00167902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biological principles of swarm intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay between a self-organized process and an environmental template: corpse clustering under the influence of air currents in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.3-31. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (12), pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11721-007-0004-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2006.0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167902v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization Patterns in Wasp and Open-Source Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Theraulaz</w:t>
+                <w:t xml:space="preserve">Topological patterns in street networks of self-organized urban settlements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+                <w:t xml:space="preserve">N. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard V. Solé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.V. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21, pp.36-40. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49, pp.513-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIS.2006.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00085-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093142v1</w:t>
+                <w:t xml:space="preserve">hal-00093158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path efficiency of ant foraging trails in an artificial network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karla Vittori</w:t>
+                <w:t xml:space="preserve">The growth and form of tunnelling networks in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Talbot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 239, pp.507-515. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 243 (3), pp.287-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2005.08.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093146v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological patterns in street networks of self-organized urban settlements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gautrais</w:t>
+                <w:t xml:space="preserve">Path efficiency of ant foraging trails in an artificial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reeves</w:t>
+                <w:t xml:space="preserve">Gregoire Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.V. Solé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Valverde</w:t>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00085-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239, pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2005.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093158v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth and form of tunnelling networks in ants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Self-Organization Patterns in Wasp and Open-Source Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Kuntz</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard V. Solé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.06.018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIS.2006.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00093166v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aggregates on interaction rate in ant colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (3), pp.535-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9710,103 +9710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How temperature influences displacements and corpse aggregation behaviors in the ant Messor sancta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.309-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9865,90 +9865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation behaviour as a source of collective decision in a group of cockroach-like-robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Asadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caprari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3630, pp.169-178. </w:t>
@@ -10012,51 +10012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,103 +10132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92, pp.367-370. </w:t>
@@ -10291,77 +10291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized digging activity in ant colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10433,77 +10433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard V. Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (1), pp.123-129. </w:t>
@@ -10566,64 +10566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete dragline attachment induces aggregation in spiderlings of a solitary species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67, pp.531-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10682,77 +10682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of individual behavior and collective decision-making during aggregation site selection by the ant Messor barbarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (4), pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10798,90 +10798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of spatial patterns in social insects: from simple behaviours to complex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Camazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 361 (1807), pp.1263-1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10966,51 +10966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Volpatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63 (1), pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11095,51 +11095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11584,51 +11584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle distribué des actions collectives dans les sociétés animales et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11704,77 +11704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired control for collective motion in swarms of drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CfD Workshop, Dresden, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bielefeld, Germany</w:t>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bielefeld University, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
@@ -12065,208 +12065,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of self-induced thigmotactism in ants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Fournier</w:t>
+                <w:t xml:space="preserve">Reconstructing motion capture data for human crowd study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2011 : 8-th European Conference on Mathematical and the Theoretical Biology and Annual Meeting of The Society for Mathematical Biology", Krakow, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943243v1</w:t>
+                <w:t xml:space="preserve">hal-00645213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling individual interactions in animal swarms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12285,182 +12285,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international “Models for collective behaviors in animal groups” dans le cadre du programme "Theoretical physics and the phenomena of life. Initiative for the Theoretical Sciences"). Princeton University, New York, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing motion capture data for human crowd study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">A model of self-induced thigmotactism in ants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECMTB 2011 : 8-th European Conference on Mathematical and the Theoretical Biology and Annual Meeting of The Society for Mathematical Biology", Krakow, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645213v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of fish interactions in a tank predicts velocity-induced phase transition</w:t>
               </w:r>
@@ -12571,103 +12571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of layered spatial networks built by termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pintilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Net-Works 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Pampelune, Spain. pp.139-144</w:t>
@@ -12821,103 +12821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ant behavior under a variable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS 2004: Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgium. pp.190-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12995,51 +12995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence collective des sociétés animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et science, langage et pensée, Colloque de rentrée du collège de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, 2020, 9782738150165</w:t>
@@ -13068,90 +13068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local growth to global optimization in insect built networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lio; D. Verma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically Inspired Networking and Sensing : Algorithms and Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.132-144, 2011, 9781613500927. </w:t>
@@ -13399,51 +13399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E924BBCA"/>
+    <w:nsid w:val="AB19DF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13630,51 +13630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>