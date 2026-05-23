--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -436,364 +436,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.240885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343840v1</w:t>
+                <w:t xml:space="preserve">hal-05218475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective phases and long-term dynamics in a fish school model with burst-and-coast swimming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijia Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhangang Han</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRX Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.033018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/nr7p-m4ff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.240885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05218475v1</w:t>
+                <w:t xml:space="preserve">hal-05343704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of stress-induced critical state in schooling fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les architectes de l'ombre : comprendre et modéliser les processus de construction collective des nids d'insectes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/nr7p-m4ff⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05343704v1</w:t>
+                <w:t xml:space="preserve">hal-05343840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite mound architecture and climate control: a review of X-ray tomography and flow field simulation approaches</w:t>
               </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (212), </w:t>
@@ -1037,278 +1037,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective responses of flocking sheep (Ovis aries) to a herding dog (border collie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Jadhav</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07245-8⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794402v2</w:t>
+                <w:t xml:space="preserve">hal-04687546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the biomimicry gap in biohybrid robot-fish pairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Collective responses of flocking sheep (Ovis aries) to a herding dog (border collie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Jadhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mondada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.046020. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ad577a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07245-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687546v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-disciplinary approaches for designing intelligent swarms of drones</w:t>
               </w:r>
@@ -1424,77 +1424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven discovery of stochastic dynamical equations of collective motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshed Nabeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Jadhav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Raj M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1673,295 +1673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios Papaspyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Burnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangang Han</w:t>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.67640 - 67659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361175v1</w:t>
+                <w:t xml:space="preserve">hal-04156283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biohybrid interaction framework for the integration of robots in animal societies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Tuning social interactions’ strength drives collective response to light intensity in schooling fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guozheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.67640 - 67659. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3290960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156283v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termite life cycle optimizer</w:t>
               </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie van Steijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,103 +2211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of individual perceptual and cognitive factors on collective states in a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.e1009437. </w:t>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,64 +3345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jayles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3819,615 +3819,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
+                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Crosato</w:t>
+                <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph T Lizier</w:t>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Rosalind Wang</w:t>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324011v1</w:t>
+                <w:t xml:space="preserve">hal-01945905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling and modeling interactions in fish with burst-and-coast swimming reveal distinct alignment and attraction behaviors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Litchinko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lecheval</w:t>
+                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lopez</w:t>
+                <w:t xml:space="preserve">Alan Penn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Pérez Escudero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen M Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005933. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373 (1753), pp.20170232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324021v1</w:t>
+                <w:t xml:space="preserve">hal-02323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches for uncovering the impacts of architecture on collective behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling and modeling interactions in fish with burst-and-coast swimming reveal distinct alignment and attraction behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Calovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
+                <w:t xml:space="preserve">Alexandra Litchinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Penn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M Fiore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfonso Pérez Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 373 (1753), pp.20170232. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323969v1</w:t>
+                <w:t xml:space="preserve">hal-02324021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling crowd dynamics through coarse-grained data analysis</w:t>
+                <w:t xml:space="preserve">Informative and misinformative interactions in a school of fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motsch</w:t>
+                <w:t xml:space="preserve">Emanuele Crosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+                <w:t xml:space="preserve">Li Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Joseph T Lizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
+                <w:t xml:space="preserve">X Rosalind Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1271-1290. </w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2018059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11721-018-0157-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945905v1</w:t>
+                <w:t xml:space="preserve">hal-02324011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social conformity and propagation of information in collective U-turns of fish schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Korinna Hemelrijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4491,51 +4491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse organisée des bancs de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lecheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4798,64 +4798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of architecture on collective behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Pinter-Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen M Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4902,51 +4902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying influential neighbors in animal flocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giuggioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,90 +5408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective response to perturbations in a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schuhmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (104), pp.20141362. </w:t>
@@ -5676,77 +5676,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarming, schooling, milling: phase diagram of a data-driven fish school model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Calovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6177,64 +6177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Appert-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6643,576 +6643,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">Deciphering Interactions in Moving Animal Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chabiron</w:t>
+                <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716032v1</w:t>
+                <w:t xml:space="preserve">hal-02325174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Interactions in Moving Animal Groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">Traffic Instabilities in Self-Organized Pedestrian Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fehrenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Olivier Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002678. </w:t>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1002442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325174v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Rules for Trail Pattern Formation in Argentine Ants (Linepithema humile)</w:t>
+                <w:t xml:space="preserve">Collective motion in biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perna</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002592⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (6), pp.689-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325189v1</w:t>
+                <w:t xml:space="preserve">hal-02325148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective motion in biological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual Rules for Trail Pattern Formation in Argentine Ants (Linepithema humile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Granovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Deutsch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Labédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (6), pp.689-692. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325148v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From behavioural analyses to models of collective motion in fish schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7575,77 +7575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Motsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (3), pp.429-445. </w:t>
@@ -8257,556 +8257,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Solé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.415-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318963v1</w:t>
+                <w:t xml:space="preserve">hal-00167590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key behavioural factors in a self-organised fish school model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topological efficiency in three-dimensional gallery networks of termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (24), pp.6235-6244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167590v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are ants sensitive to the geometry of tunnel bifurcation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergi Valverde</w:t>
+                <w:t xml:space="preserve">Grégory Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Douady</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-008-0388-6⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0153-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315338v1</w:t>
+                <w:t xml:space="preserve">hal-00319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ants sensitive to the geometry of tunnel bifurcation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Garnier</w:t>
+                <w:t xml:space="preserve">The structure of gallery networks in the nests of termite Cubitermes spp. revealed by X-ray tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11, pp.637-642. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (9), pp.877-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-008-0153-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-008-0388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319477v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biological principles of swarm intelligence</w:t>
               </w:r>
@@ -10927,51 +10927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion movements in ants: spatial structuring and density-dependent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11108,51 +11108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 225 (4), pp.443-451. </w:t>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11730,51 +11730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Escobedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11873,51 +11873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CfD Workshop, Dresden, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bielefeld, Germany</w:t>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bielefeld University, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bielefeld, Germany</w:t>
@@ -12097,51 +12097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12222,51 +12222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12347,51 +12347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological properties of layered spatial networks built by termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pintilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12860,51 +12860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13399,51 +13399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB19DF35"/>
+    <w:nsid w:val="FDB8C6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13630,51 +13630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-theraulaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3062-4215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033899797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8464-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.16051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangang Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240885" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozheng Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nr7p-m4ff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengi Fiona Karibi-Botoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus Muljadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Demyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaljit Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ad577a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794402v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jadhav" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pasqua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07245-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Croon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;s&#225;rhelyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-023-00223-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshed Nabeel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Raj M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ace22d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bassanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cezera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2307880120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherfan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3290960" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Minh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Sang-To" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Cuong-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie van Steijn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Wortel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dorigo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Trianni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2021.3072740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Guo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006985118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abe4385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Friedl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jayles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Kameda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/bufjk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363016v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007194" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0496" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecheval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaspyros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0380" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393253v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagus P Muljadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Q Raeini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vandeginste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8520" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Calovi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolla German" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24222-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945905v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moussaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Pinter-Wollman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Penn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Fiore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0232" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Litchinko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso P&#233;rez Escudero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Crosato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jiang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T Lizier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Rosalind Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-018-0157-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Korinna Hemelrijk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hye-Rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703695114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.143347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giuggioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005822" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Sbai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509829113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0165-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Calovi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuhmacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01215970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/015026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ad.1808" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH0587WW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buhl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valverde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052715" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0805-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.809" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038588" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002678" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002442" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Deutsch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0048" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Corominas-Murtra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.066106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0983" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Campo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-008-0198-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JXQD0X2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Asadpour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712309103430" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MVQR2RXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caprari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.4.14400" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92191-2_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-94KCV1T9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jost" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Sol&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.07.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKGDRT0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0388-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D54Q1X09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167902v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-007-0004-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167592v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2006.0156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reeves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Sol&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00085-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N07QVL0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1SPR0ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Nicolis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6LJSV1W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grimal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0821-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZHRHD1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553090" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.02.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLR3JPXV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-004-0906-2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW6NL3BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buhl" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00364-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-751PNFX6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2003.06.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZL3V6BM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0716-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70V0BCFQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Camazine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-D75XZCXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiegler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00039-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FD79F45F5AF8CDD0ADE313710731D01834F3F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uxmx9xvtv" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003812v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort Piat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lemercier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaid" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943243v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginelli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pintilei" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-092-7.ch007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Alain Giraldeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>