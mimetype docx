--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1098,638 +1098,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and quantum transport in twisted bilayer graphene with resonant scatterers</w:t>
+                <w:t xml:space="preserve">Modeling of Electronic Mobilities in Halide Perovskites: Adiabatic Quantum Localization Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Faizy Namarvar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+                <w:t xml:space="preserve">Antoine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
+                <w:t xml:space="preserve">Pascal Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.245407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (19), pp.196601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.196601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013200v1</w:t>
+                <w:t xml:space="preserve">hal-03064331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum localization and electronic transport in covalently functionalized carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+                <w:t xml:space="preserve">Electronic structure and quantum transport in twisted bilayer graphene with resonant scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Faizy Namarvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (24), pp.245407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.245407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab5a2d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125742v1</w:t>
+                <w:t xml:space="preserve">hal-03013200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-caloritronic transport in hexagonal graphene nanoflakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
+                <w:t xml:space="preserve">Quantum localization and electronic transport in covalently functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javad Vahedi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.035160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (11), pp.115301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab5a2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167200v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic localization in twisted bilayer MoS$_2$ with small rotation angle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somepalli Venkateswarlu</w:t>
+                <w:t xml:space="preserve">Spin-caloritronic transport in hexagonal graphene nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thu Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Vahedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (8), pp.081103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.081103⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.035160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.035160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167199v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Electronic Mobilities in Halide Perovskites: Adiabatic Quantum Localization Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lacroix</w:t>
+                <w:t xml:space="preserve">Electronic localization in twisted bilayer MoS$_2$ with small rotation angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somepalli Venkateswarlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (19), pp.196601. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (8), pp.081103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.196601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.081103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064331v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Electronic Transport in Rubrene: The Impact of Inter-Chain Coupling</w:t>
               </w:r>
@@ -2607,77 +2607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of asymmetrically doped twisted graphene bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Faizy Namarvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (23), pp.235135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (12), pp.125413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.804-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport in AlMn(Si) and AlCuFe quasicrystals: Break-down of the semiclassical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport of slow charge carriers in quasicrystals and correlated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4247,247 +4247,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of complex Hume-Rothery phases and quasicrystals in transition metal aluminides</w:t>
+                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2005.01.001⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (03-05), pp.663-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500343892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012267v1</w:t>
+                <w:t xml:space="preserve">hal-00513622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
+                <w:t xml:space="preserve">Electronic structure of complex Hume-Rothery phases and quasicrystals in transition metal aluminides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50, pp.679-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500343892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4827,51 +4827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio quantum diffusion in quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,51 +5078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul ab-initio de la diffusion quantique dans les approximants de quasicristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,51 +5242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of complex spd Hume-Rothery phases in transition-metal aluminides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5517,51 +5517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F534B1"/>
+    <w:nsid w:val="23B456C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-trambly-de-laissardiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9065-7337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156576562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73145304390278571341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112648v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somepalli Venkateswarlu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Jema&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Chika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2025.116362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66257-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jemaa Khabthani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Misssaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Mesple" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.126405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Vahedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.11.4.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy Namarvar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245407" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab5a2d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Ph&#249;ng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.081103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;merais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.196601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Khabthani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.M. G M Jansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm-Eddine Jaidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaba06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toai Le Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Jansen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.156405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-70664-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/809/1/012020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troisi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4970" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.235135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Felouzis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deterre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2015.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cherkez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765993v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.146601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/015007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ugeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.196802" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125413" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.523718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902948m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016692v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.026601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2005.01.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4H17C8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500343892" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05285479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-002X(08)80022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-trambly-de-laissardiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9065-7337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156576562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73145304390278571341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112648v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somepalli Venkateswarlu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Jema&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Chika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2025.116362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66257-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jemaa Khabthani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Misssaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Mesple" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.126405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Vahedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.11.4.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;merais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.196601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy Namarvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab5a2d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Ph&#249;ng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035160" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.081103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Khabthani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.M. G M Jansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm-Eddine Jaidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaba06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toai Le Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Jansen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.156405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-70664-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/809/1/012020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troisi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4970" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.235135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Felouzis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deterre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2015.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cherkez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765993v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.146601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/015007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ugeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.196802" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125413" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.523718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902948m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016692v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.026601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500343892" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2005.01.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4H17C8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05285479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-002X(08)80022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>