--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -168,4459 +168,4434 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and transport in materials with flat bands: 2D materials and quasicrystals</w:t>
+                <w:t xml:space="preserve">Tetrahedral Core in a Sea of Competing Magnetic Phases in Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ralko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112648v2</w:t>
+                <w:t xml:space="preserve">hal-05391096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the topological obstruction in twisted bilayer graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic structure and transport in materials with flat bands: 2D materials and quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somepalli Venkateswarlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mesple</w:t>
+                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">Khouloud Chika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66257-y⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 175, pp.116362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2025.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108689v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and conductivity in functionalized multilayer black phosphorene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of the topological obstruction in twisted bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mesple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
+                <w:t xml:space="preserve">C. Dutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mayou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.045150. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.110.045150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66257-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669374v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic relaxation and electronic structure in twisted bilayer MoS$_2$ with rotation angle of 5.09 degrees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure and conductivity in functionalized multilayer black phosphorene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Misssaoui</w:t>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Chika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 98, pp.39. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.045150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023230060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.110.045150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030095v1</w:t>
+                <w:t xml:space="preserve">hal-04669374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostrain rules the flat-bands in magic-angle twisted graphene layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic relaxation and electronic structure in twisted bilayer MoS$_2$ with rotation angle of 5.09 degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somepalli Venkateswarlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Mesple</w:t>
+                <w:t xml:space="preserve">Ahmed Misssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.126405⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 98, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023230060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079679v1</w:t>
+                <w:t xml:space="preserve">hal-04030095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport properties and quantum localization effects monitored by selective functionalization in Bernal bilayer graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heterostrain rules the flat-bands in magic-angle twisted graphene layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Mesple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Huder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.245125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (126405), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.126405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488199v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of magic-angle twisted bilayer graphene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electronic transport properties and quantum localization effects monitored by selective functionalization in Bernal bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.11.4.083⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (24), pp.245125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.245125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206788v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Electronic Mobilities in Halide Perovskites: Adiabatic Quantum Localization Scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism of magic-angle twisted bilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robert Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.196601⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.11.4.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064331v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and quantum transport in twisted bilayer graphene with resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Faizy Namarvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (24), pp.245407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.245407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum localization and electronic transport in covalently functionalized carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-caloritronic transport in hexagonal graphene nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thu Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Vahedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab5a2d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.035160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.035160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125742v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-caloritronic transport in hexagonal graphene nanoflakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Peters</w:t>
+                <w:t xml:space="preserve">Quantum localization and electronic transport in covalently functionalized carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Jemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Honecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javad Vahedi</w:t>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.035160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (11), pp.115301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab5a2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167200v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic localization in twisted bilayer MoS$_2$ with small rotation angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somepalli Venkateswarlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Honecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (8), pp.081103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.081103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Electronic Transport in Rubrene: The Impact of Inter-Chain Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+                <w:t xml:space="preserve">Modeling of Electronic Mobilities in Halide Perovskites: Adiabatic Quantum Localization Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouda Khabthani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.233. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (19), pp.196601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e21030233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.196601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104483v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene on TaC: Air tight protection of a superconducting surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Dimensional Electronic Transport in Rubrene: The Impact of Inter-Chain Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Huder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jouda Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e21030233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877574v1</w:t>
+                <w:t xml:space="preserve">hal-02104483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility gap and quantum transport in a functionalized graphene bilayer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+                <w:t xml:space="preserve">Graphene on TaC: Air tight protection of a superconducting surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.M. G M Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejm-Eddine Jaidane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (19), pp.195701. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.592 - 595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaba06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020615v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic spectrum of twisted graphene layers under heterostrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility gap and quantum transport in a functionalized graphene bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Huder</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nejm-Eddine Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.156405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (19), pp.195701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaba06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727696v1</w:t>
+                <w:t xml:space="preserve">hal-02020615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electronic conductivity in graphene with resonant adsorbates: comparison of monolayer and Bernal bilayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic spectrum of twisted graphene layers under heterostrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Huder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toai Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloysius G M Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2017-70664-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (15), pp.156405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.156405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015379v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-diffusive electronic states in octagonal tiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of electronic conductivity in graphene with resonant adsorbates: comparison of monolayer and Bernal bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jemaa Khabthani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejm-Eddine Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/809/1/012020⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2017-70664-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014378v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of high-mobility molecular semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-diffusive electronic states in octagonal tiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Fratini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Mayou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Troisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4970⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 809, pp.012020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/809/1/012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000707v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of asymmetrically doped twisted graphene bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A map of high-mobility molecular semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ciuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.235135⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.998-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974889v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of chemokine-induced cAMP-inhibitory responses using a real-time luminescent biosensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic properties of asymmetrically doped twisted graphene bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deterre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Faizy Namarvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (23), pp.235135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.235135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01229057v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Hove singularities in doped twisted graphene bilayers studied by scanning tunneling spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive analysis of chemokine-induced cAMP-inhibitory responses using a real-time luminescent biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Felouzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Cherkez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Veuillen</w:t>
+                <w:t xml:space="preserve">Philippe Deterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.155428⟩</w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159538v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01229057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous electronic transport in Quasicrystals and related Complex Metallic Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Van Hove singularities in doped twisted graphene bilayers studied by scanning tunneling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Cherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (15), pp.155428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.155428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910037v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure and Transport in Approximants of the Penrose Tiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anomalous electronic transport in Quasicrystals and related Complex Metallic Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126 (2), pp.617. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.126.617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056268v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity of graphene with resonant and non-resonant adsorbates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic Structure and Transport in Approximants of the Penrose Tiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Szallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.146601⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (2), pp.617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.126.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765993v2</w:t>
+                <w:t xml:space="preserve">hal-01056268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity of graphene with resonant adsorbates: beyond the nearest neighbor hopping model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conductivity of graphene with resonant and non-resonant adsorbates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (14), pp.146601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.146601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/1/015007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00924212v1</w:t>
+                <w:t xml:space="preserve">hal-00765993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Intrinsic and Robust Nature of van Hove Singularities in Twisted Bilayer Graphene by Scanning Tunneling Microscopy and Theoretical Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conductivity of graphene with resonant adsorbates: beyond the nearest neighbor hopping model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.196802⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.015007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/1/015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730469v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of confined states in rotated bilayers of graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Intrinsic and Robust Nature of van Hove Singularities in Twisted Bilayer Graphene by Scanning Tunneling Microscopy and Theoretical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brihuega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. González-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Ugeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125413⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.196802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.196802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679180v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Transport in Graphene: Quantum Effects and Role of Local Defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical studies of confined states in rotated bilayers of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (12), pp.125413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217984911026747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00578747v1</w:t>
+                <w:t xml:space="preserve">hal-00679180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the semi-classical conduction theory in approximants of the octagonal tiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic Transport in Graphene: Quantum Effects and Role of Local Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (19-21), pp.2778-2786. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (12-13), pp.1019-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2010.523718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217984911026747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512757v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Dirac Electrons in Rotated Graphene Bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Breakdown of the semi-classical conduction theory in approximants of the octagonal tiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Oguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl902948m⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (19-21), pp.2778-2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2010.523718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381650v1</w:t>
+                <w:t xml:space="preserve">hal-00512757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiky density of states in large complex Al-Mn phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Localization of Dirac Electrons in Rotated Graphene Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.804-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl902948m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zkri.2009.1092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00323894v1</w:t>
+                <w:t xml:space="preserve">hal-00381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport in AlMn(Si) and AlCuFe quasicrystals: Break-down of the semiclassical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spiky density of states in large complex Al-Mn phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 224 (1-2), pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2009.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430801894544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00198992v1</w:t>
+                <w:t xml:space="preserve">hal-00323894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronic transport in AlMn(Si) and AlCuFe quasicrystals: Break-down of the semiclassical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86, pp.663-669</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 88 (13-15), pp.2131-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430801894544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012270v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum transport of slow charge carriers in quasicrystals and correlated systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Magazine B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86, pp.663-669</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016692v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum transport of slow charge carriers in quasicrystals and correlated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.026601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.026601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500343892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513622v1</w:t>
+                <w:t xml:space="preserve">hal-00016692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of complex Hume-Rothery phases and quasicrystals in transition metal aluminides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50, pp.679-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmatsci.2005.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Core in a Sea of Competing Magnetic Phases in Graphene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical evidence of backscattering in approximants of quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (03-05), pp.663-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500343892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lucas</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05391096v1</w:t>
+                <w:t xml:space="preserve">hal-00513622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4638,51 +4613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of flat bands in 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. CY Cergy Paris Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,64 +4707,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport in quasicrystals and complex metallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Fujiwara, Y. Ishii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quasicrystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Amsterdam, pp.209-265, 2008, Handbook of Metal Physics, </w:t>
@@ -4827,77 +4802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio quantum diffusion in quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.P. Julien, J. Maruani, D. Mayou, S. Wilson, G. Delgado-Barrio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the Theory of Chemical and Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.535-546, 2006, Progress in Theoretical Chemistry and Physics</w:t>
@@ -4958,64 +4933,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transition-metal elements on the electronic properties of quasicrystals and complex aluminides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,77 +5040,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul ab-initio de la diffusion quantique dans les approximants de quasicristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR DFT ++, Réunion générale, 27-30 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,51 +5135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRONIC TRANSPORT IN AlPdMn AND AlCuFe QUASICRYSTALS: BREAK-DOWN OF THE SEMICLASSICAL MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quasicrystals - The Silver Jubilee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of complex spd Hume-Rothery phases in transition-metal aluminides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Complex Alloy Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States. p. 345-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5356,51 +5331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude théorique de la structure électronique des matériaux quasicristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trambly de Laissardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Joseph-Fourier - Grenoble I, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5517,51 +5492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B456C2"/>
+    <w:nsid w:val="B8F36DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5748,51 +5723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-trambly-de-laissardiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9065-7337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156576562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73145304390278571341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112648v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somepalli Venkateswarlu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Jema&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Chika" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2025.116362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66257-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jemaa Khabthani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Misssaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Mesple" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.126405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Vahedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.11.4.083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;merais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.196601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy Namarvar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab5a2d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Ph&#249;ng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035160" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.081103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Khabthani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.M. G M Jansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm-Eddine Jaidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaba06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toai Le Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Jansen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.156405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-70664-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/809/1/012020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troisi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4970" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.235135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Felouzis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deterre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2015.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cherkez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szallas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765993v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.146601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/015007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ugeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.196802" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125413" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.523718" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902948m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016692v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.026601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500343892" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2005.01.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4H17C8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05285479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-002X(08)80022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-trambly-de-laissardiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9065-7337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156576562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73145304390278571341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112648v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somepalli Venkateswarlu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Jema&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Chika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2025.116362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trambly de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66257-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jemaa Khabthani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Misssaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Mesple" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.126405" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Vahedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.11.4.083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Faizy Namarvar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thu Ph&#249;ng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.035160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab5a2d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.081103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;merais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.196601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Khabthani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030233" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.M. G M Jansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm-Eddine Jaidane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaba06" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toai Le Quang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Jansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.156405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-70664-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/809/1/012020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fratini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciuchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troisi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.235135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Felouzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deterre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2015.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cherkez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.155428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szallas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.126.617" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765993v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.146601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/015007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ugeda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.196802" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125413" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026747" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2010.523718" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902948m" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2009.1092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430801894544" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016692v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.026601" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2005.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4H17C8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500343892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05285479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-002X(08)80022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>