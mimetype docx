--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -363,295 +363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the development of sensors for lung cancer: the adsorption of 1-propanol on hydrophobic zeolites</w:t>
+                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boukair</w:t>
+                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Badawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ouaskit</w:t>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0168230⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255046v1</w:t>
+                <w:t xml:space="preserve">hal-04239679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of SBA-15 mesoporous silica for highly efficient adsorption of glutathione: Characterization and modeling studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the development of sensors for lung cancer: the adsorption of 1-propanol on hydrophobic zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boukair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laroussi Chaabane</w:t>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+                <w:t xml:space="preserve">S. Ouaskit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.105169. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2023.105169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0168230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239679v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of novel porous materials for capture of toluene traces in air under humid conditions</w:t>
               </w:r>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of adsorbed water in MIL-53(Al) by FTIR spectroscopy and ab-initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,51 +8277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouaskit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Coulomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.02.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT1KQBP7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.04.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1DPMTFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5907-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FTZDP86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Benoit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limborg-Noetinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5920-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4SGC4FC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5955-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56ZW8Q05-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Simonot-Grange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Waldeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barthomeuf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(99)00014-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MF4912N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zenkouar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00527-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ63BT3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fromont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB798EFB302B735F61BBD1737E8700D08D26DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90169-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCJJNWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elm'Chaouri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufresne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Raatz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(92)90077-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648VKTHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00664712" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-99X0H10P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(89)90229-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZQP9TX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gourgouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-7336(87)80023-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2FPQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouaskit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Coulomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.02.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT1KQBP7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.04.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1DPMTFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5907-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FTZDP86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Benoit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limborg-Noetinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5920-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4SGC4FC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5955-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56ZW8Q05-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Simonot-Grange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Waldeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barthomeuf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(99)00014-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MF4912N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zenkouar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00527-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ63BT3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fromont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB798EFB302B735F61BBD1737E8700D08D26DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90169-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCJJNWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elm'Chaouri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufresne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Raatz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(92)90077-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648VKTHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00664712" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-99X0H10P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(89)90229-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZQP9TX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gourgouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-7336(87)80023-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2FPQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>