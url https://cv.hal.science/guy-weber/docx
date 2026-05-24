--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -899,278 +899,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
+                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Mathieu Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weber Guy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023843v1</w:t>
+                <w:t xml:space="preserve">hal-03023892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Varache</w:t>
+                <w:t xml:space="preserve">Weber Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 288, pp.109563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023892v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of chitosan with lignin to produce active materials by waste valorization</w:t>
               </w:r>
@@ -1284,1225 +1284,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
+                <w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leroux</w:t>
+                <w:t xml:space="preserve">Geoffrey Gregis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (1), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372007v1</w:t>
+                <w:t xml:space="preserve">hal-02131382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131382v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324516v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Mechanism of Water Adsorption/Desorption in Hydrophilic Viologen-Carboxylate Based PCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.2828-2835. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of materials toward toluene traces detection for air quality monitoring and lung cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gregis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 192, pp.374 - 382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 222, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04238693v1</w:t>
+                <w:t xml:space="preserve">hal-02116279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (17), pp.8587-8594. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372224v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+                <w:t xml:space="preserve">Marie-Claire Dul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8587-8594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116279v1</w:t>
+                <w:t xml:space="preserve">hal-02372224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,141 +2522,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1439-1444. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201600281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake (Z. Anorg. Allg. Chem. 24/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,395 +2664,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1408-1408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201670241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of lung cancer bio-markers in human breath using a micro-fabricated air analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gregis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (9), pp.4664-4670. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo- and Thermochromic and Adsorption Properties of Porous Coordination Polymers Based on Bipyridinium Carboxylate Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Adi Kassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (18), pp.8923-8930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of formaldehyde by adsorption on nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3049,144 +3061,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 300, pp.711-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of adsorbed water in MIL-53(Al) by FTIR spectroscopy and ab-initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3208,849 +3220,849 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4914903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a micro-analytical prototype for selective trace detection of orthonitrotoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Chromatographic Air Analyzer Microsystem for the Selective and Sensitive Detection of Explosive-related Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.516-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04238375v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Adsorption in Flexible Gallium-Based MIL-53 Metal–Organic Framework</w:t>
+                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+                <w:t xml:space="preserve">Nans Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ortiz</w:t>
+                <w:t xml:space="preserve">G. Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Haigis</w:t>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bousquet</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fuchs</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (10), pp.5397-5405. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (37), pp.11690-11694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp412433a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113192v1</w:t>
+                <w:t xml:space="preserve">hal-04234859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographic Air Analyzer Microsystem for the Selective and Sensitive Detection of Explosive-related Compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIL-53(Al) under reflux in water: Formation of γ-AlO(OH) shell and H2BDC molecules intercalated into the pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Chaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04238504v1</w:t>
+                <w:t xml:space="preserve">hal-04237966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Adsorption in Flexible Gallium-Based MIL-53 Metal–Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Aurélie Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Haigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (10), pp.5397-5405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp412433a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04234859v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIL-53(Al) under reflux in water: Formation of γ-AlO(OH) shell and H2BDC molecules intercalated into the pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a micro-analytical prototype for selective trace detection of orthonitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 183, pp.156-161. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.48-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237966v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Silica-Confined Manganese Oxide Nanoparticles as Highly Efficient Catalysts for the Low-Temperature Elimination of Formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,104 +4071,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.152-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of Water in Hydrophobic Nanopores: Effect of the Geometry on the Energy of Intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4175,1345 +4187,1345 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (1), pp.213-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la4043183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of adsorbents for the analysis of an explosive-related molecule traces in the air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 176, pp.124-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Induced Structural Transitions in the Gallium-Based MIL-53 Metal–Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (16), pp.8180-8188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp312179e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: Evidence of structural phase transitions in silicalite-1 by infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4819080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark spectrum simulation for X2Y4 molecules: Application to the ν12 band of ethylene in a high-silica zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (13), pp.134314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3700342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in Nanoporous MFI Zeolites Induced by Tetrachloroethene Adsorption: A Joint Experimental and Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (10), pp.3854-3865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp109447n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the formation of silanol defects in silicalite-1 by water intrusion under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (37), pp.11454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c000931h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Effects of Water Intrusion in Hydrophobic Nanoporous Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Experimental IR study and ab initio modelling of ethylene adsorption in a MFI - type host zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (19), pp.2081-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970903153683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja903954h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04237829v1</w:t>
+                <w:t xml:space="preserve">hal-00519625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental IR Study and Ab Initio Modelling of Ethylene Adsorption in a MFI Zeolite-Type Host Zeolite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ballandras Anthony</w:t>
+                <w:t xml:space="preserve">Thermal Effects of Water Intrusion in Hydrophobic Nanoporous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (29), pp.9898-9899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja903954h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452039v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental IR study and ab initio modelling of ethylene adsorption in a MFI - type host zeolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental IR Study and Ab Initio Modelling of Ethylene Adsorption in a MFI Zeolite-Type Host Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballandras Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 107 (19), pp.2081-2093. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 107, pp.2081-2093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970903153683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00519625v1</w:t>
+                <w:t xml:space="preserve">hal-00452039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptane adsorption in silicalite-I: molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,1817 +5544,1817 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 122, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptane adsorption in silicalite-1: Molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 122 (1-3), pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective adsorption of ethyl mercaptan on NaX zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (1-3), pp.184-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Coadsorption of 2-methylpentane and 2,2-dimethylbutane in a ZSM-5 Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (S1), pp.109-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-005-5907-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Equilibrium of Light Mercaptans on Faujasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Limborg-Noetinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (S1), pp.183-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-005-5920-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopic Study of Ethylene Adsorbed on Silicalite: Experiments and Molecular Dynamics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (S1), pp.383-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-005-5955-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of framework modification of SAPO-34 and SAPO-37 upon water adsorption by thermogravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Simonot-Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Waldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barthomeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 329 (1), pp.77-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6031(99)00014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of commercial silicon and silicides towards copper(I) chloride. Effect of aluminium, calcium and iron on the formation of copper silicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zenkouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 270 (1-2), pp.275-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-8388(98)00527-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCE adsorption on hydrophobic Y and MFI zeolites. Possibilities of using such materials for solvent recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.1412-1425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jcp/1996931412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dealumination effect into H faujasites by adsorption: Part 2. The hexane molecule as a pore volume probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Simonot-Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (6), pp.433-438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0144-2449(94)90169-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dealumination effect into H faujasites by adsorption: Part 1. The water molecule as a structural aluminum ion selective probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Simonot-Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Elm'Chaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Raatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (2), pp.155-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0144-2449(92)90077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silicon surface-cleaning procedures on the growth of Cu3Si on Si(100)-oriented wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 35 (5-6), pp.415-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00664712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic data and mechanistic model for the reaction between Si and CuCl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Weber</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 32-33, pp.250-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0167-2738(89)90229-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the reactivity of a single crystal of silicon with molten copper(I) chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gourgouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactivity of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 3 (1-2), pp.127-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-7336(87)80023-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7352,785 +7364,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark Calculations Baser on Tensorial Formalism and Ab Initio Methods: Application to Ethylene in Silicalite-1 Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark Spectrum Simulation of X2Y4 Asymmetric Molecules: Application to Ethylene in a MFI-Type Host Zeolithe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Ohio State University International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du Spectre Stark des Molécules X2Y4 : Application à l'Ethylène dans les Zéolithes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMO-JSM Orsay 2010 : Colloque de la division Physique Atomique, Moléculaire et Optique de la Société Française de Physique. Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study and Ab Initio Modelling of the Ethylene Adsorption in a MFI-Type Host Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Castellammare di Stabia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopy of Molecules Trapped in Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Praha 2008 : 20th Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Zeolite Framework on Spectroscopic Properties of Ethylene: FTIR Measurements and Quantum Chemical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dijon 2007: 20th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8277,51 +8289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouaskit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Coulomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.02.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT1KQBP7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benoit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.04.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1DPMTFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lemaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5907-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FTZDP86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Benoit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limborg-Noetinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5920-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4SGC4FC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5955-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56ZW8Q05-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Simonot-Grange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Waldeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barthomeuf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(99)00014-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MF4912N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zenkouar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00527-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ63BT3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fromont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB798EFB302B735F61BBD1737E8700D08D26DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90169-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCJJNWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elm'Chaouri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufresne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Raatz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(92)90077-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648VKTHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00664712" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-99X0H10P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(89)90229-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZQP9TX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gourgouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-7336(87)80023-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2FPQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouaskit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFX8KRZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454041v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Coulomb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.02.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT1KQBP7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.04.044" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1DPMTFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dubreuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5907-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FTZDP86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Limborg-Noetinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5920-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4SGC4FC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernardet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decrette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5955-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56ZW8Q05-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Simonot-Grange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Waldeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barthomeuf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(99)00014-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MF4912N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zenkouar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00527-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ63BT3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fromont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouvier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931412" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDB798EFB302B735F61BBD1737E8700D08D26DBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232952v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90169-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCJJNWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elm'Chaouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufresne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Raatz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(92)90077-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-648VKTHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00664712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-99X0H10P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(89)90229-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZQP9TX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gourgouillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-7336(87)80023-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV2FPQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452661v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>