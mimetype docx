--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Zuber </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8032-2410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115684344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191839953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357033201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-1054-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Eltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivated and PEG‐Protected Circa 2 nm Gold Nanoparticles for in Cell Labelling and Cryo‐Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianferani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting FAK–Paxillin Interaction Reduces Migration and Invadopodia-Mediated Matrix Degradation in Metastatic Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1871. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Conjugation of a Potent Anti-HER2 Immunotoxin Using Coassociating Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (10), pp.2421-2430. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Associating Peptides for Modular Bifunctional Conjugation of Tetramer Macromolecules in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1734-1744. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible gold nanoclusters: synthetic strategies and biomedical prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (35), pp.352001. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of 2.4 nm thiolate-protected gold nanoparticles conjugated to Cetuximab for targeting glioblastoma cancer cells via the EGFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cruz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (18), pp.184005. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytosolic Diffusion and Peptide-Assisted Nuclear Shuttling of Peptide-Substituted Circa 102 Gold Atom Nanoclusters in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4236-4246. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregating 1.8 kDa polyethylenimines with dissolution switch at endosomal acidic pH are delivery carriers for plasmid DNA, mRNA, siRNA and exon-skipping oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction Methods for Cytosolic Delivery of Proteins and Bioconjugates into Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Niederreither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.1701040. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert cytosolique de protéines grâce à leur organisation dans un système de délivrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live cell immunogold labelling of RNA polymerase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P. Klaholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.8324. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein delivery system containing a nickel-immobilized polymer for multimerization of affinity-purified his-tagged proteins enhances cytosolic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (36), pp.10583-10586. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201505437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of delivery and gene silencing activities of siRNA polyplexes containing pyridylthiourea-grafted polyethylenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Erblang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast agents for preclinical targeted X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular delivery of functionally active proteins using self-assembling pyridylthiourea-polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 178, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid-Detergent Conjugates as Novel Tools for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligobenzylethylenimine enriches linear polyethylenimine with a pH-sensitive membrane-disruptive property and leads to enhanced gene delivery activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mulherkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresponsive Deciduous-Charge Amphiphiles for Liposomal Delivery of DNA and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kereselidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.1362-1379. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-013-0976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated α-tocopherol nano-emulsions as non-toxic contrast agents for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of hyaluronic acid enzymatic stability by the grafting of amino-acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.2211-2216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cationic Phospholipid-Detergent Conjugate as a New Efficient Carrier for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (13), pp.3835-3839. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR-20a regulates ASK1 expression and TLR4-dependent cytokine release in rheumatoid fibroblast-like synoviocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridylthiourea-grafted polyethylenimine offers an effective assistance to siRNA-mediated gene silencing in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maglott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3), pp.418-426. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-carbon nanotube nanohybrids for siRNA-mediated gene silencing at cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Foillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.1461-1464. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr01005g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modifications of hyaluronic acid for the synthesis of derivatives for a broad range of biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.469-489. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-alanyl-hyaluronamide with high degree of substitution for enhanced resistance to hyaluronidase-mediated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (2), pp.747-752. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopaque iodinated nano-emulsions for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.792. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1RA00048A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HFP” Fluorinated Cationic Lipids for Enhanced Lipoplex Stability and Gene Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.360-371. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc900469z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Sponge Trick for pH-Sensitive Disassembly of Polyethylenimine-Based siRNA Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Elbaghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc100010k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid transfer with hemifluorinated polycationic lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (17), pp.4781-4788. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to alphavbeta3 integrin-presenting endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1544-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to αvβ3 integrin-presenting endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (5), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900105q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and delivery of splice-correcting antisense RNA oligonucleotides by amino acid-modified polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman M Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lundin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (11), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900220p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assembling Polyethylenimine Derivatives Mediate Efficient siRNA Delivery in Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (17), pp.2787-2789. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200800540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine-modified PEI: A novel and highly efficient vector for siRNA delivery in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (1), pp.91--92. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nass/nrn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARB 101-Oligonucleotide-peptide hybrids with overall positive charge enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of cervical carcinoma cell growth by intracytoplasmic codelivery of anti-oncoprotein E6 antibody and small interfering RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courtête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.1728-35. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Evaluation of a Novel Polymer for Gene Delivery to Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157018007779422569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and evaluation of a novel polymer for gene delivery to mamma lian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lett Drug Design ans Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerizable amphiphile for improved complex stability and prolonged protein release in the cytoplasm of adherent cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (3), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties & enzymatic recognition.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.10763-10771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω‐Hydrazino Linear Polyethylenimine: A Monoconjugation Building Block for Nucleic Acid Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaji Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Godzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.303-309. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200500349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerisable amphiphile for improved complexes stability and prolonged protein release in the cytoplasm of adherent cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116, pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online synthesis of diblock cationic oligonucleotides for enhanced hybridization to their complementary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1173-1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (33), pp.10763-10771. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja060873e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted gene delivery to cancer cells with nanometic DNA particles enveloped with folic acid using a polymerisable anchor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.637-43. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/153303460500400607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomolecular DNA nanoparticles for intravenous delivery of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.11436-11441. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0522332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanometric DNA/surfactant assemblies for targeted and in vivo gene delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of anionic proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (6), pp.964-969. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of DNA | Nanoparticules d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 249, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the cellular internalization and transfection efficiency on the structure and physicochemical properties of cationic detergent/DNA/liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Llères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Heissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duportail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gene Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.415 - 428. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgm.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Gene Delivery to Cancer Cells: Directed Assembly of Nanometric DNA Particles Coated with Folic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (23), pp.2666-2669. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200250446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery of Nanometric DNA Particles via the Folate Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (4), pp.831-839. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc0255182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ligation of DNA with a synthetic effector molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sirlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115 (11), pp.4939-4940. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00064a085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards synthetic viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nothisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-409X(01)00213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of Retrovirus Capsid-Nucleocapsid Proteins in the Presence of Membranes or RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Karanjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (16), pp.7431-7441. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.16.7431-7441.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy and Electron Microscopy Analysis of Retrovirus Gag Proteins Assembled in Vitro on Lipid Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barklis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(00)76600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence selective cleavage of a DNA octanucleotide by chlorinated bithiazoles and bleomycins [4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (36), pp.9368-9369. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981937r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of bleomycin with DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.307-311. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/pac199870020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynucleotide recognition by bleomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Manderville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 212, pp.112-ORGN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ribonuclease Mimics for Sequence Specific Cleavage of Rna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Silnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vlassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1-4), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608545144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of tRNA with imidazole and spermine imidazole constructs: a new approach for probing RNA structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin V. Vlassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (16), pp.3161-3167. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/23.16.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonenzymic Plasmid Ligation Mediated by Minor Groove-Binding Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (26), pp.8122--8127. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00192a017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific effect of corticoids on acetylcholine receptor expression in rat skeletal muscle cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.490310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery vehicles for expending the pharmacological action of proteins to intracellular targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème forum canceropôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection de siRNA : utilisation de PEIs modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance intracellulaire de biomolécules : des solutions chimiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut de recherche de l’ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a delivery nanosystem containing pyridylthiourea-polyethylenimine for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd antibody and protein therapeutic, Boston, MA, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic PEIs for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monsanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC Seminar Series, College of Pharmacy, University of Iowa, Iowa City, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent for intracellular delivery of proteins and antibodies in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Campus Illkirch (JCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pPEI for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème forum canceropôle Grand Est, Strasbourg, France, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de transfection d’acides nucléiques : principes et applications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention dans le cadre d’une formation continue intitulée ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation d’acides nucléiques : CQFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UMR 7199, Illkirch, France, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective intracellular delivery of proteins and antibodiesinto mammalian cells using a polymeric delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring meeting, Symposium: U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d’acides nucléiques dans les cellules avec des vecteurs chimiques : principes et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">College of Pharmacy, Seoul National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of antibodies and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Helen Wills Neuroscience institute, University of California, Berkeley CA, USA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Advanced Institute of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-tumor effect of PLK1-specific siRNA delivery using a nanosystem containing pyridylthiourea- polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Symposium On Hepatitis C Virus And Related Viruses (HCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimerisation of proteins onto anionic polymer using non-covalent association mode facilitates formation of efficient cytosolic delivery nanosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference, Dubaï, UAE, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Efficient Nucleic Acid Delivery Systems from Low Molecular Weight Polyethylenimine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum du Cancéropôle Grand-Est, (2015-11-12 / 2015-11-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridyl-grafted PEI forms effective siRNA delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers with pH-sensitive dissolution switch for intracytosolic delivery of nucleic acids and proteins: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Orléans, France, (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent to prepare delivery systems for translocation of proteins and antibodies into mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Sanofi Research and development, Chilly Mazarin, France, (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chilly Mazarin, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-235, 2014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786346889_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 0, pp.207-219, 2014, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848168305_0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Complexes of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.101-128, 2009, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88633-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages supramoléculaires d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lahmani; M. Houdy; P. Boisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanosciences - Tome 3 Nanotechnologies et nanobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-527-61041-9. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527610419.ntls0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-like nanoparticles for Gene Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ashady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart nanoparticles in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MML serie 8, pp.183-216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.123-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Vectors for Gene Delivery to Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Therapeutics in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, pp.129-140, 2004, 978-1-59259-777-2. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59259-777-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated products intended for a use for the medical imaging and their methods of preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013121284 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers for delivering molecules of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20130096177. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting, Volume 12, Issue 4 (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (4), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Zuber </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8032-2410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115684344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191839953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357033201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1054-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Eltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivated and PEG‐Protected Circa 2 nm Gold Nanoparticles for in Cell Labelling and Cryo‐Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianferani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting FAK–Paxillin Interaction Reduces Migration and Invadopodia-Mediated Matrix Degradation in Metastatic Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1871. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Conjugation of a Potent Anti-HER2 Immunotoxin Using Coassociating Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (10), pp.2421-2430. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Associating Peptides for Modular Bifunctional Conjugation of Tetramer Macromolecules in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1734-1744. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible gold nanoclusters: synthetic strategies and biomedical prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (35), pp.352001. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of 2.4 nm thiolate-protected gold nanoparticles conjugated to Cetuximab for targeting glioblastoma cancer cells via the EGFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cruz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (18), pp.184005. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytosolic Diffusion and Peptide-Assisted Nuclear Shuttling of Peptide-Substituted Circa 102 Gold Atom Nanoclusters in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4236-4246. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregating 1.8 kDa polyethylenimines with dissolution switch at endosomal acidic pH are delivery carriers for plasmid DNA, mRNA, siRNA and exon-skipping oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction Methods for Cytosolic Delivery of Proteins and Bioconjugates into Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Niederreither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.1701040. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert cytosolique de protéines grâce à leur organisation dans un système de délivrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live cell immunogold labelling of RNA polymerase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P. Klaholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.8324. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein delivery system containing a nickel-immobilized polymer for multimerization of affinity-purified his-tagged proteins enhances cytosolic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (36), pp.10583-10586. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201505437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of delivery and gene silencing activities of siRNA polyplexes containing pyridylthiourea-grafted polyethylenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Erblang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast agents for preclinical targeted X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular delivery of functionally active proteins using self-assembling pyridylthiourea-polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 178, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid-Detergent Conjugates as Novel Tools for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligobenzylethylenimine enriches linear polyethylenimine with a pH-sensitive membrane-disruptive property and leads to enhanced gene delivery activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mulherkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresponsive Deciduous-Charge Amphiphiles for Liposomal Delivery of DNA and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kereselidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.1362-1379. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-013-0976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated α-tocopherol nano-emulsions as non-toxic contrast agents for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of hyaluronic acid enzymatic stability by the grafting of amino-acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.2211-2216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cationic Phospholipid-Detergent Conjugate as a New Efficient Carrier for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (13), pp.3835-3839. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR-20a regulates ASK1 expression and TLR4-dependent cytokine release in rheumatoid fibroblast-like synoviocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridylthiourea-grafted polyethylenimine offers an effective assistance to siRNA-mediated gene silencing in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maglott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3), pp.418-426. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-carbon nanotube nanohybrids for siRNA-mediated gene silencing at cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Foillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.1461-1464. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr01005g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modifications of hyaluronic acid for the synthesis of derivatives for a broad range of biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.469-489. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-alanyl-hyaluronamide with high degree of substitution for enhanced resistance to hyaluronidase-mediated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (2), pp.747-752. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopaque iodinated nano-emulsions for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.792. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1RA00048A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HFP” Fluorinated Cationic Lipids for Enhanced Lipoplex Stability and Gene Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.360-371. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc900469z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Sponge Trick for pH-Sensitive Disassembly of Polyethylenimine-Based siRNA Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Elbaghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc100010k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid transfer with hemifluorinated polycationic lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (17), pp.4781-4788. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to alphavbeta3 integrin-presenting endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1544-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and delivery of splice-correcting antisense RNA oligonucleotides by amino acid-modified polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman M Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lundin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (11), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900220p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to αvβ3 integrin-presenting endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (5), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900105q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assembling Polyethylenimine Derivatives Mediate Efficient siRNA Delivery in Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (17), pp.2787-2789. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200800540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine-modified PEI: A novel and highly efficient vector for siRNA delivery in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (1), pp.91--92. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nass/nrn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARB 101-Oligonucleotide-peptide hybrids with overall positive charge enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of cervical carcinoma cell growth by intracytoplasmic codelivery of anti-oncoprotein E6 antibody and small interfering RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courtête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.1728-35. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Evaluation of a Novel Polymer for Gene Delivery to Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157018007779422569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and evaluation of a novel polymer for gene delivery to mamma lian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lett Drug Design ans Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerizable amphiphile for improved complex stability and prolonged protein release in the cytoplasm of adherent cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (3), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties & enzymatic recognition.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.10763-10771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω‐Hydrazino Linear Polyethylenimine: A Monoconjugation Building Block for Nucleic Acid Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaji Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Godzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.303-309. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200500349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerisable amphiphile for improved complexes stability and prolonged protein release in the cytoplasm of adherent cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116, pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online synthesis of diblock cationic oligonucleotides for enhanced hybridization to their complementary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1173-1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (33), pp.10763-10771. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja060873e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted gene delivery to cancer cells with nanometic DNA particles enveloped with folic acid using a polymerisable anchor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.637-43. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/153303460500400607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomolecular DNA nanoparticles for intravenous delivery of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.11436-11441. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0522332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanometric DNA/surfactant assemblies for targeted and in vivo gene delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of anionic proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (6), pp.964-969. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of DNA | Nanoparticules d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 249, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the cellular internalization and transfection efficiency on the structure and physicochemical properties of cationic detergent/DNA/liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Llères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Heissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duportail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gene Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.415 - 428. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgm.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Gene Delivery to Cancer Cells: Directed Assembly of Nanometric DNA Particles Coated with Folic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (23), pp.2666-2669. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200250446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery of Nanometric DNA Particles via the Folate Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (4), pp.831-839. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc0255182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ligation of DNA with a synthetic effector molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sirlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115 (11), pp.4939-4940. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00064a085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards synthetic viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nothisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-409X(01)00213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of Retrovirus Capsid-Nucleocapsid Proteins in the Presence of Membranes or RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Karanjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (16), pp.7431-7441. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.16.7431-7441.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy and Electron Microscopy Analysis of Retrovirus Gag Proteins Assembled in Vitro on Lipid Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barklis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(00)76600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence selective cleavage of a DNA octanucleotide by chlorinated bithiazoles and bleomycins [4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (36), pp.9368-9369. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981937r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of bleomycin with DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.307-311. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/pac199870020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynucleotide recognition by bleomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Manderville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 212, pp.112-ORGN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ribonuclease Mimics for Sequence Specific Cleavage of Rna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Silnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vlassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1-4), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608545144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of tRNA with imidazole and spermine imidazole constructs: a new approach for probing RNA structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin V. Vlassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (16), pp.3161-3167. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/23.16.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonenzymic Plasmid Ligation Mediated by Minor Groove-Binding Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (26), pp.8122--8127. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00192a017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific effect of corticoids on acetylcholine receptor expression in rat skeletal muscle cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.490310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery vehicles for expending the pharmacological action of proteins to intracellular targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème forum canceropôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance intracellulaire de biomolécules : des solutions chimiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut de recherche de l’ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection de siRNA : utilisation de PEIs modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a delivery nanosystem containing pyridylthiourea-polyethylenimine for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd antibody and protein therapeutic, Boston, MA, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic PEIs for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monsanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC Seminar Series, College of Pharmacy, University of Iowa, Iowa City, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent for intracellular delivery of proteins and antibodies in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Campus Illkirch (JCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pPEI for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème forum canceropôle Grand Est, Strasbourg, France, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de transfection d’acides nucléiques : principes et applications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention dans le cadre d’une formation continue intitulée ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation d’acides nucléiques : CQFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UMR 7199, Illkirch, France, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective intracellular delivery of proteins and antibodiesinto mammalian cells using a polymeric delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring meeting, Symposium: U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d’acides nucléiques dans les cellules avec des vecteurs chimiques : principes et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">College of Pharmacy, Seoul National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of antibodies and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Helen Wills Neuroscience institute, University of California, Berkeley CA, USA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Advanced Institute of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-tumor effect of PLK1-specific siRNA delivery using a nanosystem containing pyridylthiourea- polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Symposium On Hepatitis C Virus And Related Viruses (HCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimerisation of proteins onto anionic polymer using non-covalent association mode facilitates formation of efficient cytosolic delivery nanosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference, Dubaï, UAE, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Efficient Nucleic Acid Delivery Systems from Low Molecular Weight Polyethylenimine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum du Cancéropôle Grand-Est, (2015-11-12 / 2015-11-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridyl-grafted PEI forms effective siRNA delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers with pH-sensitive dissolution switch for intracytosolic delivery of nucleic acids and proteins: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Orléans, France, (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent to prepare delivery systems for translocation of proteins and antibodies into mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Sanofi Research and development, Chilly Mazarin, France, (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chilly Mazarin, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-235, 2014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786346889_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 0, pp.207-219, 2014, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848168305_0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Complexes of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.101-128, 2009, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88633-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages supramoléculaires d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lahmani; M. Houdy; P. Boisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanosciences - Tome 3 Nanotechnologies et nanobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-527-61041-9. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527610419.ntls0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-like nanoparticles for Gene Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ashady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart nanoparticles in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MML serie 8, pp.183-216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.123-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Vectors for Gene Delivery to Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Therapeutics in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, pp.129-140, 2004, 978-1-59259-777-2. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59259-777-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated products intended for a use for the medical imaging and their methods of preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013121284 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers for delivering molecules of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20130096177. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting, Volume 12, Issue 4 (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (4), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9534FC"/>
+    <w:nsid w:val="4B8C3762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-zuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8032-2410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115684344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191839953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357033201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-1054-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Strub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Steffan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dietsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cruz da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff0a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Tounsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schertel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Postupalenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Spehner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505437" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Erblang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dietrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ92FN6T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2014.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1R8SPML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Paule Sibler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG3865M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wehrung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67BFB8GD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittimalla Chandrashekhar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pons" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mulherkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WLGF1S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-0976-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N9R4QQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjie Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CXS73N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schant&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Herlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.10.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LNSN7J9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creusat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8K4XR8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Alsaleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ostermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZXLSTXPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maglott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dontenwill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB1PQJD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr01005g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM72P5HF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH0S47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00048A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahala Ciobanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Machi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900469z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rinaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Elbaghdadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Remy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100010k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GN1LP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dontenwill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Behr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Behr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900105q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman M Zaghloul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R Viola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900220p" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800540" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Court&#234;te" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Dalkara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Chittimalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007779422569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chittimalla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalkara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.10.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2FDH59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Fraley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nullans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouhoubi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaji Adib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Godzina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Behr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PVX5MDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fraley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nullans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060873e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ6G7MV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/153303460500400607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Zammut-Italiano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0522332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZJR7X30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.03.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747280v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Heissler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duportail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCZ9P8V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250446" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVV59J7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0255182" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9WP29KF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00064a085" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LW98NPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belguise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-409X(01)00213-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B9743R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mcdermott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Karanjia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.16.7431-7441.2000" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barklis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(00)76600-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hecht" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981937r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B31SRX18-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Quada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac199870020307" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hecht" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manderville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ellena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Silnikov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vlassov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608545144" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195924v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Vlassov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/23.16.3161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034626v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00192a017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labouret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490310209" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWRR48ZB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Y Postupalenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047490v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spehner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Postupalenko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ericson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786346889_0014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848168305_0013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88633-4_3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N119Q9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610419.ntls0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erbacher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-777-2_10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Zhao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05347615v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hughes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-zuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8032-2410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115684344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191839953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357033201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1054-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Strub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Steffan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dietsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cruz da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff0a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Tounsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schertel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Postupalenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Spehner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505437" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Erblang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dietrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ92FN6T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2014.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1R8SPML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Paule Sibler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG3865M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wehrung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67BFB8GD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittimalla Chandrashekhar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pons" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mulherkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WLGF1S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-0976-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N9R4QQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjie Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CXS73N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schant&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Herlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.10.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LNSN7J9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creusat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8K4XR8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Alsaleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ostermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZXLSTXPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maglott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dontenwill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB1PQJD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr01005g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM72P5HF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH0S47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00048A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahala Ciobanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Machi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900469z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rinaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Elbaghdadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Remy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100010k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GN1LP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dontenwill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Behr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman M Zaghloul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R Viola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900220p" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Behr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900105q" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800540" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Court&#234;te" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Dalkara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Chittimalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007779422569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chittimalla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalkara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.10.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2FDH59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Fraley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nullans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouhoubi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaji Adib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Godzina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Behr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PVX5MDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fraley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nullans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060873e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ6G7MV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/153303460500400607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Zammut-Italiano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0522332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZJR7X30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.03.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747280v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Heissler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duportail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCZ9P8V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250446" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVV59J7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0255182" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9WP29KF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00064a085" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LW98NPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belguise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-409X(01)00213-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B9743R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mcdermott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Karanjia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.16.7431-7441.2000" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barklis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(00)76600-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hecht" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981937r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B31SRX18-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Quada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac199870020307" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hecht" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manderville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ellena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Silnikov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vlassov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608545144" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195924v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Vlassov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/23.16.3161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034626v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00192a017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labouret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490310209" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWRR48ZB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Y Postupalenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047490v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spehner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Postupalenko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ericson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786346889_0014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848168305_0013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88633-4_3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N119Q9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610419.ntls0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erbacher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-777-2_10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Zhao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05347615v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hughes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>