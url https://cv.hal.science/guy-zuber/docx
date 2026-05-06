--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Zuber </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8032-2410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115684344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191839953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357033201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1054-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Eltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivated and PEG‐Protected Circa 2 nm Gold Nanoparticles for in Cell Labelling and Cryo‐Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianferani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting FAK–Paxillin Interaction Reduces Migration and Invadopodia-Mediated Matrix Degradation in Metastatic Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1871. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Conjugation of a Potent Anti-HER2 Immunotoxin Using Coassociating Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (10), pp.2421-2430. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Associating Peptides for Modular Bifunctional Conjugation of Tetramer Macromolecules in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1734-1744. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible gold nanoclusters: synthetic strategies and biomedical prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (35), pp.352001. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of 2.4 nm thiolate-protected gold nanoparticles conjugated to Cetuximab for targeting glioblastoma cancer cells via the EGFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cruz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (18), pp.184005. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytosolic Diffusion and Peptide-Assisted Nuclear Shuttling of Peptide-Substituted Circa 102 Gold Atom Nanoclusters in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4236-4246. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregating 1.8 kDa polyethylenimines with dissolution switch at endosomal acidic pH are delivery carriers for plasmid DNA, mRNA, siRNA and exon-skipping oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction Methods for Cytosolic Delivery of Proteins and Bioconjugates into Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Niederreither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.1701040. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert cytosolique de protéines grâce à leur organisation dans un système de délivrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live cell immunogold labelling of RNA polymerase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P. Klaholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.8324. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein delivery system containing a nickel-immobilized polymer for multimerization of affinity-purified his-tagged proteins enhances cytosolic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (36), pp.10583-10586. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201505437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of delivery and gene silencing activities of siRNA polyplexes containing pyridylthiourea-grafted polyethylenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Erblang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast agents for preclinical targeted X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular delivery of functionally active proteins using self-assembling pyridylthiourea-polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 178, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid-Detergent Conjugates as Novel Tools for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligobenzylethylenimine enriches linear polyethylenimine with a pH-sensitive membrane-disruptive property and leads to enhanced gene delivery activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mulherkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresponsive Deciduous-Charge Amphiphiles for Liposomal Delivery of DNA and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kereselidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.1362-1379. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-013-0976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated α-tocopherol nano-emulsions as non-toxic contrast agents for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of hyaluronic acid enzymatic stability by the grafting of amino-acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.2211-2216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cationic Phospholipid-Detergent Conjugate as a New Efficient Carrier for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (13), pp.3835-3839. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR-20a regulates ASK1 expression and TLR4-dependent cytokine release in rheumatoid fibroblast-like synoviocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridylthiourea-grafted polyethylenimine offers an effective assistance to siRNA-mediated gene silencing in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maglott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3), pp.418-426. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-carbon nanotube nanohybrids for siRNA-mediated gene silencing at cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Foillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.1461-1464. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr01005g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modifications of hyaluronic acid for the synthesis of derivatives for a broad range of biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.469-489. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-alanyl-hyaluronamide with high degree of substitution for enhanced resistance to hyaluronidase-mediated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (2), pp.747-752. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopaque iodinated nano-emulsions for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.792. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1RA00048A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HFP” Fluorinated Cationic Lipids for Enhanced Lipoplex Stability and Gene Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.360-371. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc900469z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Sponge Trick for pH-Sensitive Disassembly of Polyethylenimine-Based siRNA Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Elbaghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc100010k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid transfer with hemifluorinated polycationic lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (17), pp.4781-4788. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to alphavbeta3 integrin-presenting endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1544-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and delivery of splice-correcting antisense RNA oligonucleotides by amino acid-modified polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman M Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lundin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (11), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900220p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to αvβ3 integrin-presenting endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (5), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900105q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assembling Polyethylenimine Derivatives Mediate Efficient siRNA Delivery in Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (17), pp.2787-2789. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200800540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine-modified PEI: A novel and highly efficient vector for siRNA delivery in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (1), pp.91--92. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nass/nrn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARB 101-Oligonucleotide-peptide hybrids with overall positive charge enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of cervical carcinoma cell growth by intracytoplasmic codelivery of anti-oncoprotein E6 antibody and small interfering RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courtête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.1728-35. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Evaluation of a Novel Polymer for Gene Delivery to Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157018007779422569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and evaluation of a novel polymer for gene delivery to mamma lian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lett Drug Design ans Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerizable amphiphile for improved complex stability and prolonged protein release in the cytoplasm of adherent cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (3), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties & enzymatic recognition.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.10763-10771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω‐Hydrazino Linear Polyethylenimine: A Monoconjugation Building Block for Nucleic Acid Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaji Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Godzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.303-309. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200500349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerisable amphiphile for improved complexes stability and prolonged protein release in the cytoplasm of adherent cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116, pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online synthesis of diblock cationic oligonucleotides for enhanced hybridization to their complementary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1173-1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (33), pp.10763-10771. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja060873e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted gene delivery to cancer cells with nanometic DNA particles enveloped with folic acid using a polymerisable anchor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.637-43. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/153303460500400607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomolecular DNA nanoparticles for intravenous delivery of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.11436-11441. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0522332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanometric DNA/surfactant assemblies for targeted and in vivo gene delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of anionic proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (6), pp.964-969. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of DNA | Nanoparticules d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 249, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the cellular internalization and transfection efficiency on the structure and physicochemical properties of cationic detergent/DNA/liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Llères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Heissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duportail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gene Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.415 - 428. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgm.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Gene Delivery to Cancer Cells: Directed Assembly of Nanometric DNA Particles Coated with Folic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (23), pp.2666-2669. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200250446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery of Nanometric DNA Particles via the Folate Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (4), pp.831-839. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc0255182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ligation of DNA with a synthetic effector molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sirlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115 (11), pp.4939-4940. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00064a085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards synthetic viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nothisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-409X(01)00213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of Retrovirus Capsid-Nucleocapsid Proteins in the Presence of Membranes or RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Karanjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (16), pp.7431-7441. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.16.7431-7441.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy and Electron Microscopy Analysis of Retrovirus Gag Proteins Assembled in Vitro on Lipid Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barklis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(00)76600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence selective cleavage of a DNA octanucleotide by chlorinated bithiazoles and bleomycins [4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (36), pp.9368-9369. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981937r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of bleomycin with DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.307-311. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/pac199870020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynucleotide recognition by bleomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Manderville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 212, pp.112-ORGN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ribonuclease Mimics for Sequence Specific Cleavage of Rna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Silnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vlassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1-4), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608545144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of tRNA with imidazole and spermine imidazole constructs: a new approach for probing RNA structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin V. Vlassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (16), pp.3161-3167. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/23.16.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonenzymic Plasmid Ligation Mediated by Minor Groove-Binding Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (26), pp.8122--8127. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00192a017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific effect of corticoids on acetylcholine receptor expression in rat skeletal muscle cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.490310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery vehicles for expending the pharmacological action of proteins to intracellular targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème forum canceropôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance intracellulaire de biomolécules : des solutions chimiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut de recherche de l’ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection de siRNA : utilisation de PEIs modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a delivery nanosystem containing pyridylthiourea-polyethylenimine for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd antibody and protein therapeutic, Boston, MA, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic PEIs for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monsanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC Seminar Series, College of Pharmacy, University of Iowa, Iowa City, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent for intracellular delivery of proteins and antibodies in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Campus Illkirch (JCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pPEI for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème forum canceropôle Grand Est, Strasbourg, France, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de transfection d’acides nucléiques : principes et applications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention dans le cadre d’une formation continue intitulée ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation d’acides nucléiques : CQFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UMR 7199, Illkirch, France, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective intracellular delivery of proteins and antibodiesinto mammalian cells using a polymeric delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring meeting, Symposium: U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d’acides nucléiques dans les cellules avec des vecteurs chimiques : principes et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">College of Pharmacy, Seoul National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of antibodies and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Helen Wills Neuroscience institute, University of California, Berkeley CA, USA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Advanced Institute of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-tumor effect of PLK1-specific siRNA delivery using a nanosystem containing pyridylthiourea- polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Symposium On Hepatitis C Virus And Related Viruses (HCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimerisation of proteins onto anionic polymer using non-covalent association mode facilitates formation of efficient cytosolic delivery nanosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference, Dubaï, UAE, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Efficient Nucleic Acid Delivery Systems from Low Molecular Weight Polyethylenimine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum du Cancéropôle Grand-Est, (2015-11-12 / 2015-11-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridyl-grafted PEI forms effective siRNA delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers with pH-sensitive dissolution switch for intracytosolic delivery of nucleic acids and proteins: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Orléans, France, (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent to prepare delivery systems for translocation of proteins and antibodies into mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Sanofi Research and development, Chilly Mazarin, France, (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chilly Mazarin, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-235, 2014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786346889_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 0, pp.207-219, 2014, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848168305_0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Complexes of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.101-128, 2009, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88633-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages supramoléculaires d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lahmani; M. Houdy; P. Boisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanosciences - Tome 3 Nanotechnologies et nanobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-527-61041-9. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527610419.ntls0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-like nanoparticles for Gene Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ashady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart nanoparticles in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MML serie 8, pp.183-216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.123-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Vectors for Gene Delivery to Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Therapeutics in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, pp.129-140, 2004, 978-1-59259-777-2. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59259-777-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated products intended for a use for the medical imaging and their methods of preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013121284 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers for delivering molecules of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20130096177. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting, Volume 12, Issue 4 (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (4), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guy Zuber </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guy-zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8032-2410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115684344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191839953</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357033201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1054-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 nm gold nanoparticle-antibody conjugates for in situ gold immunolabelling after transduction into living human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Eltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivated and PEG‐Protected Circa 2 nm Gold Nanoparticles for in Cell Labelling and Cryo‐Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cianferani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold labelling of Green Fluorescent Protein (GFP)-tag inside cells using recombinant nanobodies conjugated to 2.4 nm thiolate-coated gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Haeberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.6940-6948. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NA00256B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting FAK–Paxillin Interaction Reduces Migration and Invadopodia-Mediated Matrix Degradation in Metastatic Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Steffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1871. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Conjugation of a Potent Anti-HER2 Immunotoxin Using Coassociating Peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (10), pp.2421-2430. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.0c00482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Associating Peptides for Modular Bifunctional Conjugation of Tetramer Macromolecules in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bianchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (6), pp.1734-1744. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible gold nanoclusters: synthetic strategies and biomedical prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (35), pp.352001. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of 2.4 nm thiolate-protected gold nanoparticles conjugated to Cetuximab for targeting glioblastoma cancer cells via the EGFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariel Donzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Cruz da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (18), pp.184005. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaff0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytosolic Diffusion and Peptide-Assisted Nuclear Shuttling of Peptide-Substituted Circa 102 Gold Atom Nanoclusters in Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Groysbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4236-4246. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregating 1.8 kDa polyethylenimines with dissolution switch at endosomal acidic pH are delivery carriers for plasmid DNA, mRNA, siRNA and exon-skipping oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transduction Methods for Cytosolic Delivery of Proteins and Bioconjugates into Living Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Niederreither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (6), pp.1701040. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201701040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du transfert cytosolique de protéines grâce à leur organisation dans un système de délivrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live cell immunogold labelling of RNA polymerase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P. Klaholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.8324. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein delivery system containing a nickel-immobilized polymer for multimerization of affinity-purified his-tagged proteins enhances cytosolic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (36), pp.10583-10586. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201505437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of delivery and gene silencing activities of siRNA polyplexes containing pyridylthiourea-grafted polyethylenimines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Erblang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast agents for preclinical targeted X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.116-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular delivery of functionally active proteins using self-assembling pyridylthiourea-polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 178, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioresponsive Deciduous-Charge Amphiphiles for Liposomal Delivery of DNA and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kereselidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.1362-1379. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-013-0976-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligobenzylethylenimine enriches linear polyethylenimine with a pH-sensitive membrane-disruptive property and leads to enhanced gene delivery activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassera Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mulherkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid-Detergent Conjugates as Novel Tools for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wehrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated α-tocopherol nano-emulsions as non-toxic contrast agents for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of hyaluronic acid enzymatic stability by the grafting of amino-acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.2211-2216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cationic Phospholipid-Detergent Conjugate as a New Efficient Carrier for siRNA Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (13), pp.3835-3839. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR-20a regulates ASK1 expression and TLR4-dependent cytokine release in rheumatoid fibroblast-like synoviocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2012-201654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridylthiourea-grafted polyethylenimine offers an effective assistance to siRNA-mediated gene silencing in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maglott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3), pp.418-426. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modifications of hyaluronic acid for the synthesis of derivatives for a broad range of biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (3), pp.469-489. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-carbon nanotube nanohybrids for siRNA-mediated gene silencing at cellular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Foillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.1461-1464. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr01005g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-alanyl-hyaluronamide with high degree of substitution for enhanced resistance to hyaluronidase-mediated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (2), pp.747-752. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopaque iodinated nano-emulsions for preclinical X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.792. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1RA00048A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic acid transfer with hemifluorinated polycationic lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (17), pp.4781-4788. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“HFP” Fluorinated Cationic Lipids for Enhanced Lipoplex Stability and Gene Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miahala Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Machi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.360-371. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc900469z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Sponge Trick for pH-Sensitive Disassembly of Polyethylenimine-Based siRNA Delivery Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Elbaghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc100010k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and delivery of splice-correcting antisense RNA oligonucleotides by amino acid-modified polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman M Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edvard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lundin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (11), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900220p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to αvβ3 integrin-presenting endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (5), pp.1544-1552. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp900105q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic viruslike particles for targeted gene delivery to alphavbeta3 integrin-presenting endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dontenwill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.1544-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assembling Polyethylenimine Derivatives Mediate Efficient siRNA Delivery in Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (17), pp.2787-2789. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200800540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine-modified PEI: A novel and highly efficient vector for siRNA delivery in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (1), pp.91--92. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nass/nrn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and evaluation of a novel polymer for gene delivery to mamma lian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lett Drug Design ans Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Evaluation of a Novel Polymer for Gene Delivery to Mammalian Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Drug Design and Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157018007779422569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARB 101-Oligonucleotide-peptide hybrids with overall positive charge enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of cervical carcinoma cell growth by intracytoplasmic codelivery of anti-oncoprotein E6 antibody and small interfering RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courtête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zeder-Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.1728-35. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω‐Hydrazino Linear Polyethylenimine: A Monoconjugation Building Block for Nucleic Acid Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaji Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Godzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.303-309. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200500349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties & enzymatic recognition.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 126, pp.10763-10771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerizable amphiphile for improved complex stability and prolonged protein release in the cytoplasm of adherent cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chittimalla Chandrashekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (3), pp.353-359. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular protein delivery with a dimerisable amphiphile for improved complexes stability and prolonged protein release in the cytoplasm of adherent cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116, pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online synthesis of diblock cationic oligonucleotides for enhanced hybridization to their complementary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kotera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1173-1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic oligonucleotide-peptide conjugates with aggregating properties enter efficiently into cells while maintaining hybridization properties and enzymatic recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (33), pp.10763-10771. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja060873e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted gene delivery to cancer cells with nanometic DNA particles enveloped with folic acid using a polymerisable anchor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.637-43. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/153303460500400607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monomolecular DNA nanoparticles for intravenous delivery of genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandrashekhar Chittimalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.11436-11441. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0522332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nanometric DNA/surfactant assemblies for targeted and in vivo gene delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of anionic proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (6), pp.964-969. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymthe.2004.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of DNA | Nanoparticules d'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 249, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the cellular internalization and transfection efficiency on the structure and physicochemical properties of cationic detergent/DNA/liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Llères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Heissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duportail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gene Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (4), pp.415 - 428. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgm.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Gene Delivery to Cancer Cells: Directed Assembly of Nanometric DNA Particles Coated with Folic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Zammut-Italiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (23), pp.2666-2669. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200250446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ligation of DNA with a synthetic effector molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sirlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115 (11), pp.4939-4940. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00064a085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery of Nanometric DNA Particles via the Folate Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (4), pp.831-839. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc0255182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards synthetic viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nothisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-409X(01)00213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of Retrovirus Capsid-Nucleocapsid Proteins in the Presence of Membranes or RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Karanjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (16), pp.7431-7441. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.74.16.7431-7441.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Force Microscopy and Electron Microscopy Analysis of Retrovirus Gag Proteins Assembled in Vitro on Lipid Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barklis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.373-384. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-3495(00)76600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence selective cleavage of a DNA octanucleotide by chlorinated bithiazoles and bleomycins [4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (36), pp.9368-9369. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981937r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of bleomycin with DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Quada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.307-311. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/pac199870020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynucleotide recognition by bleomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Manderville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ellena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 212, pp.112-ORGN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ribonuclease Mimics for Sequence Specific Cleavage of Rna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Silnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vlassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1-4), pp.277-280. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608545144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of tRNA with imidazole and spermine imidazole constructs: a new approach for probing RNA structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin V. Vlassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Felden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giegé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (16), pp.3161-3167. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/23.16.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonenzymic Plasmid Ligation Mediated by Minor Groove-Binding Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (26), pp.8122--8127. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi00192a017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific effect of corticoids on acetylcholine receptor expression in rat skeletal muscle cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31 (2), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.490310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance intracellulaire de biomolécules : des solutions chimiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut de recherche de l’ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfection de siRNA : utilisation de PEIs modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery vehicles for expending the pharmacological action of proteins to intracellular targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème forum canceropôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a delivery nanosystem containing pyridylthiourea-polyethylenimine for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNPC Seminar Series, College of Pharmacy, University of Iowa, Iowa City, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic PEIs for cytosolic delivery of oligonucleotides and proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monsanto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polymers for cytosolic delivery of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd antibody and protein therapeutic, Boston, MA, USA, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent for intracellular delivery of proteins and antibodies in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Campus Illkirch (JCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pPEI for siRNA-based hepatic cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème forum canceropôle Grand Est, Strasbourg, France, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de transfection d’acides nucléiques : principes et applications »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention dans le cadre d’une formation continue intitulée ‘interférence à l’ARN’, ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation d’acides nucléiques : CQFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UMR 7199, Illkirch, France, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective intracellular delivery of proteins and antibodiesinto mammalian cells using a polymeric delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Y Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring meeting, Symposium: U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d’acides nucléiques dans les cellules avec des vecteurs chimiques : principes et utilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">College of Pharmacy, Seoul National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracytoplasmic delivery of antibodies and siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Helen Wills Neuroscience institute, University of California, Berkeley CA, USA, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies for delivery of nucleic acids to mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea Advanced Institute of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-tumor effect of PLK1-specific siRNA delivery using a nanosystem containing pyridylthiourea- polyethylenimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Symposium On Hepatitis C Virus And Related Viruses (HCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimerisation of proteins onto anionic polymer using non-covalent association mode facilitates formation of efficient cytosolic delivery nanosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Orlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Spehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nano Today Elsevier Conference, Dubaï, UAE, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dubaï, United Arab Emirates. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Efficient Nucleic Acid Delivery Systems from Low Molecular Weight Polyethylenimine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum du Cancéropôle Grand-Est, (2015-11-12 / 2015-11-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers with pH-sensitive dissolution switch for intracytosolic delivery of nucleic acids and proteins: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Orléans, France, (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyridyl-grafted PEI forms effective siRNA delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Symposium U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πPEI polymer is an effective reagent to prepare delivery systems for translocation of proteins and antibodies into mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Postupalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Paule Sibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desplancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th congrès du Groupe Thématique de Recherche sur la Vectorisation (GTRV), Sanofi Research and development, Chilly Mazarin, France, (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chilly Mazarin, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-235, 2014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786346889_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13: MACROMOLECULAR CONJUGATES FOR NON-VIRAL NUCLEIC ACID DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ericson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Textbook on Gene Transfer, Gene Therapy and Genetic Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 0, pp.207-219, 2014, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848168305_0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Complexes of DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.101-128, 2009, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88633-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages supramoléculaires d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lahmani; M. Houdy; P. Boisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanosciences - Tome 3 Nanotechnologies et nanobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-3-527-61041-9. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527610419.ntls0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-like nanoparticles for Gene Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Ashady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart nanoparticles in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MML serie 8, pp.183-216, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleic Acid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Fraley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for the life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.123-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Vectors for Gene Delivery to Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Serge Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Erbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Belguise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Behr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acid Therapeutics in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humana Press, pp.129-140, 2004, 978-1-59259-777-2. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59259-777-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated products intended for a use for the medical imaging and their methods of preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013121284 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers for delivering molecules of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20130096177. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting, Volume 12, Issue 4 (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (4), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8C3762"/>
+    <w:nsid w:val="ED3D9750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-zuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8032-2410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115684344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191839953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357033201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1054-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Strub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Steffan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dietsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cruz da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff0a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Tounsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schertel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Postupalenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Spehner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505437" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Erblang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dietrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ92FN6T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2014.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1R8SPML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Paule Sibler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG3865M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wehrung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67BFB8GD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittimalla Chandrashekhar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pons" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mulherkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WLGF1S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-0976-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N9R4QQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjie Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CXS73N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schant&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Herlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.10.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LNSN7J9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creusat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8K4XR8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Alsaleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ostermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZXLSTXPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maglott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dontenwill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB1PQJD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr01005g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM72P5HF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH0S47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00048A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahala Ciobanu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Machi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900469z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rinaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Elbaghdadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Remy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100010k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GN1LP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dontenwill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Behr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman M Zaghloul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R Viola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900220p" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Behr" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900105q" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800540" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Court&#234;te" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Dalkara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Chittimalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007779422569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165339v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chittimalla" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalkara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.10.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2FDH59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Fraley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nullans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouhoubi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaji Adib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Godzina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Behr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PVX5MDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fraley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nullans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060873e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ6G7MV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/153303460500400607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Zammut-Italiano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0522332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZJR7X30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.03.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747280v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Heissler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duportail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCZ9P8V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250446" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVV59J7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0255182" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9WP29KF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Behr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00064a085" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LW98NPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belguise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-409X(01)00213-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B9743R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mcdermott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Karanjia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.16.7431-7441.2000" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barklis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(00)76600-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hecht" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981937r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B31SRX18-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Quada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac199870020307" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hecht" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manderville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ellena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Silnikov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vlassov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608545144" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195924v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Vlassov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/23.16.3161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034626v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00192a017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labouret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490310209" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWRR48ZB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Y Postupalenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047490v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spehner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Postupalenko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ericson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786346889_0014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848168305_0013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88633-4_3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N119Q9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610419.ntls0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erbacher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-777-2_10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Zhao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05347615v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hughes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guy-zuber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8032-2410" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115684344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191839953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357033201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1054-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Groysbeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haeberl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Eltsov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel Donzeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Strub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianferani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Stoessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NA00256B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Steffan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dietsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bianchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Cruz da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff0a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Tounsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Niederreither" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201701040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schertel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Postupalenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Spehner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505437" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Erblang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dietrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ92FN6T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2014.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1R8SPML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Paule Sibler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NG3865M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wehrung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-013-0976-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3N9R4QQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chittimalla Chandrashekhar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mulherkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WLGF1S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laverny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67BFB8GD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjie Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CXS73N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schant&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Herlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.10.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LNSN7J9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creusat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8K4XR8P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Alsaleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Ostermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2012-201654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-ZXLSTXPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maglott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dontenwill" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB1PQJD7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.03.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM72P5HF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Foillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr01005g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.05.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBH0S47D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1RA00048A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahala Ciobanu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GN1LP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Machi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900469z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rinaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Elbaghdadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Remy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc100010k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman M Zaghloul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R Viola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Smith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900220p" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738864v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Behr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp900105q" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dontenwill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Behr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800540" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn047" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chittimalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalkara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034647v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Chittimalla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Dalkara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007779422569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Court&#234;te" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zeder-Lutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0808" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouhoubi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaji Adib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Godzina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Behr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500349" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PVX5MDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Fraley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nullans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Behr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.10.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2FDH59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158048v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fraley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nullans" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060873e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ6G7MV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/153303460500400607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Zammut-Italiano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0522332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZJR7X30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.03.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747280v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Heissler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duportail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.539" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCZ9P8V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743016v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200250446" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVV59J7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sirlin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Behr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00064a085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5LW98NPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0255182" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9WP29KF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belguise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-409X(01)00213-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B9743R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mcdermott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Karanjia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.74.16.7431-7441.2000" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barklis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(00)76600-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Quada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hecht" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981937r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B31SRX18-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Quada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac199870020307" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hecht" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Manderville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ellena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Silnikov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vlassov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608545144" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195924v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Vlassov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Felden" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/23.16.3161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034626v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00192a017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824136v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Vilquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Braun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labouret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.490310209" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWRR48ZB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043054v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038787v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749134v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749136v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Y Postupalenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747288v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047490v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747314v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spehner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749209v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Postupalenko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ericson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786346889_0014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848168305_0013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88633-4_3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4N119Q9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742547v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527610419.ntls0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742534v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erbacher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-777-2_10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Zhao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05347615v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hughes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>