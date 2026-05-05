--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -66,354 +66,354 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin archéologique céramique 2024</w:t>
+                <w:t xml:space="preserve">Les lieux du sport sur l’île de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Bars-Tosi</w:t>
+                <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ackermann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (1), pp.231-355</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le sport dans la Grèce antique, 423, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389033v1</w:t>
+                <w:t xml:space="preserve">hal-04838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux du sport sur l’île de Délos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin archéologique céramique 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Bars-Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le sport dans la Grèce antique, 423, pp.22-29</w:t>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (1), pp.231-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04838152v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin Céramique, 8 notices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Peignard-Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137, pp.231-355</w:t>
@@ -440,1610 +440,1860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04761935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin archéologique céramique - 14 notices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Coulié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Jean Gran-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135, pp.155-269</w:t>
+              <w:t xml:space="preserve">, 2024, 137. 1, pp.231-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04762088v1</w:t>
+                <w:t xml:space="preserve">hal-05555784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’histoire du gymnase d’Érétrie : un nouveau décret pour un gymnasiarque du début du IIIe siècle av. J.‑C.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin céramologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignard-Gyros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Jean Gran-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135. 1, pp.155-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556276v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une statue de L. Mummius Achaicus au Gymnase d’Érétrie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin archéologique céramique - 14 notices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Peignard-Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Kunst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.36-54</w:t>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.155-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194724v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin céramique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution à l’histoire du gymnase d’Érétrie : un nouveau décret pour un gymnasiarque du début du IIIe siècle av. J.‑C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/reg.2020.8640⟩</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (2), p. 411-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rea.2021.6994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04762108v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pistes de course du Gymnase d’Érétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Kunst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Φρέαρ με ανθρώπινα οστά και χάλκινα αγάλματα. Ένα εντυπωσιακό εύρημα από το Γυμνάσιο της Ερέτριας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Liston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Θέματα Αρχαιολογίας</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4.3, pp.312-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03208803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Peignard-Giros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Détrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Gran-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (1), pp.121-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reg.2020.8640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05389027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Estelle Galbois, Images du pouvoir et pouvoir de l’image. Les « médaillons-portraits » miniatures des Lagides (Bordeaux 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une statue de L. Mummius Achaicus au Gymnase d’Érétrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.126-127</w:t>
+              <w:t xml:space="preserve">Antike Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.36-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194742v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Sarah A. James, Corinth VII.7: Hellenistic Pottery. The Fine Wares (Princeton 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bulletin céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gran-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonner Jahrbücher</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.121-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194735v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Palestre Sud d’Érétrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de Estelle Galbois, Images du pouvoir et pouvoir de l’image. Les « médaillons-portraits » miniatures des Lagides (Bordeaux 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Kunst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, pp.152-156</w:t>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Maria A. Liston – Susan I. Rotroff – Lynn M. Snyder, The Agora Bone Well, Hesperia Supplement 50 (Princeton 2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La Palestre Sud d’Érétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.132-133</w:t>
+              <w:t xml:space="preserve">Antike Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194753v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eretrian ceramic production through time: Geometric to Hellenistic periods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de Sarah A. James, Corinth VII.7: Hellenistic Pottery. The Fine Wares (Princeton 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bonner Jahrbücher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.389-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01974361v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Maria A. Liston – Susan I. Rotroff – Lynn M. Snyder, The Agora Bone Well, Hesperia Supplement 50 (Princeton 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.132-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eretrian Ceramic Production through Time: Geometric to Hellenistic periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Charalambidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+                <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.983-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eretrian ceramic production through time: Geometric to Hellenistic periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Charalambidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Müller-Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Verdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.983-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éds), Ἀποβάτης. Mélanges eubéens offerts à Karl Reber par ses étudiants à l’occasion de son 65ème anniversaire (Lausanne 2020), 172 pages en français et en allemand, broché, 21x21cm, nombreuses illustrations en couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Krapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École suisse d'archéologie en Grèce, 2020, 978-2-8399-3122-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eretria XXV : Les thermes du centre, 2 vol. de 232 et 172 pages, avec de nombreux plans et illustrations en couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Theurillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierre Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Zurbriggen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Infolio, 25, 2020, Eretria, fouilles et recherche, 978-2-88474-414-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eretria XXIV : La céramique d’Érétrie à l’époque hellénistique. Une chrono-typologie au service de l’histoire d’une ville grecque entre la fin du IVe et le Ier siècle av. J.-C., 2 vols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Infolio, 2020, Eretria, fouilles et recherches, 978-2-88474-413-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2053,728 +2303,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jeune graffeur au gymnasiarque zélé : Mantidôros au Gymnase d’Érétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Ackermann - Tobias Krapf - Laureline Pop (éds), Ἀποβάτης. Mélanges eubéens offerts à Karl Reber par ses étudiants à l’occasion de son 65ème anniversaire (Lausanne 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École suisse d'archéologie en Grèce, pp.66-71, 2020, 978-2-8399-3122-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pistes de course du gymnase d’Érétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Διάδρομοι άθλησης στο γυμνάσιο της Ερέτριας</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thierry Theurillat (éd.), Rapport annuel 2019 de l’ESAG (Lausanne 2019)</w:t>
+              <w:t xml:space="preserve">Thierry Theurillat – Tobias Krapf – Valentina Di Napoli (éds), ΕΑΣ - Ετήσιος Απολογισμός – Annual Report 2019 (Lausanne – Athens 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10-13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194772v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le puits β</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deux cités dans la périphérie. Les répertoires céramiques d'Argos et d'Érétrie à la haute époque hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. GEX (dir), Eretria XXIII : Ausgrabung Bouratza, Strukturen und Funde der klassischen und hellenistischen Zeit (Gollion 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 37-38 et 64-68, 2019, 978-2-88474-412-6</w:t>
+              <w:t xml:space="preserve">Annette Peignard-Giros (éd.), IARPotHP 2 : Daily Life in a Cosmopolitan World : Pottery and Culture during the Hellenistic Period, Lyon, 5-8 novembre 2015 (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phoibos Verlag, pp.225-236, 2019, 978-3-85161-218-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194671v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Διάδρομοι άθλησης στο γυμνάσιο της Ερέτριας</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le puits β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thierry Theurillat – Tobias Krapf – Valentina Di Napoli (éds), ΕΑΣ - Ετήσιος Απολογισμός – Annual Report 2019 (Lausanne – Athens 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-13, 2019</w:t>
+              <w:t xml:space="preserve">K. GEX (dir), Eretria XXIII : Ausgrabung Bouratza, Strukturen und Funde der klassischen und hellenistischen Zeit (Gollion 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 37-38 et 64-68, 2019, 978-2-88474-412-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194774v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cités dans la périphérie. Les répertoires céramiques d'Argos et d'Érétrie à la haute époque hellénistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les pistes de course du gymnase d’Érétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annette Peignard-Giros (éd.), IARPotHP 2 : Daily Life in a Cosmopolitan World : Pottery and Culture during the Hellenistic Period, Lyon, 5-8 novembre 2015 (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phoibos Verlag, pp.225-236, 2019, 978-3-85161-218-9</w:t>
+              <w:t xml:space="preserve">Thierry Theurillat (éd.), Rapport annuel 2019 de l’ESAG (Lausanne 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194700v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Palestre Sud d'Érétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Η Νότια Παλαίστρα της Ερέτριας</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Luisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thierry Theurillat (éd.), Rapport annuel 2018 de l’ESAG (Lausanne 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-13, 2018</w:t>
+              <w:t xml:space="preserve">Thierry Theurillat (éd.), Ελβετική Αρχαιολογική Σχολή στην Ελλάδα – Ετήσιος απολογισμός 2018 (Αθήνα 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194760v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Η Νότια Παλαίστρα της Ερέτριας</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La Palestre Sud d'Érétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Luisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thierry Theurillat (éd.), Ελβετική Αρχαιολογική Σχολή στην Ελλάδα – Ετήσιος απολογισμός 2018 (Αθήνα 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-9, 2018</w:t>
+              <w:t xml:space="preserve">Thierry Theurillat (éd.), Rapport annuel 2018 de l’ESAG (Lausanne 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-13, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194764v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bulletin archéologique-céramique , REG 133, 2020.1, p. 121-243 (453 000 signes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gran Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jubier-Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2921,51 +3171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2021.6994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Pop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Liston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gran-Aymerich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Luisoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierre Duret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zurbriggen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gran Aymerich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Jean Gran-Aymerich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignard-Gyros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2021.6994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Liston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8640" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gran-Aymerich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Luisoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierre Duret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zurbriggen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gran Aymerich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>