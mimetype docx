--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylain Clamour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guylain-clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7479-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087607107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22455359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000048462299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (227)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique (D. n° 2025-1382, 29 déc. 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements et clarifications en droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des dispositifs de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de dispense de publicité et de mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de déclaration de la part des dépenses relatives à l'acquisition de biens issus du réemploi ou de la réutilisation ou intégrant des matières recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartiennent les infrastructures de télécommunication établies avant le 1er juillet 1996 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.1669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations temporaires pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.act. 1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition du principe de primauté de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.comm. 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur les situations d'urgence et la résilience du marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (produits de construction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'action pour le financement de la dépollution des eaux destinées à la consommation humaine gérées par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation du seuil de dispense de publicité et de mise en concurrence préalables pour les marchés de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'antichambre de la simplification - Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul mais avenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du coût de revient des marchés de défense ou de sécurité de l'État et de ses établissements publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faudrait-il « administrativiser » l’ensemble des contrats de la commande publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de piste pour le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80e anniversaire de la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.act. 1507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission des actes d’exécution au régime des données essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vert dans les fruits de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration du bail réel solidaire d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications réglementaires du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de recours aux marchés globaux de performance énergétique à paiement différé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics dans l'accélération de la production d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données essentielles des contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit les mœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations au Code de la commande publique pour panser les conséquences immobilières des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des opérateurs économiques exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application dès le 1er juillet 2023 des règles issues de la loi « climat et résilience » pour les contrats publics de production ou de stockage d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation d'achat et d'utilisation de véhicules à faibles et à très faibles émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable : volet réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects contractuels et sociétaires de la loi 3DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennisation du dispositif « achats innovants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et pratiques restrictives de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CMP 2021, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications élémentaires de la partie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité et laïcité à travers la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications « ASAP » du droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions pour les accords-cadres et les marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place nette pour la « Plateforme des achats de l'État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions générales relatives à la prorogation des délais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux marchés publics globaux sectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévices de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CMP 202, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de résiliation unilatérale au motif d’une procédure de redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, instrument de soutien aux entreprises fragilisées par la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la commande publique à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics : hausse du seuil de dispense de procédure et augmentation du montant de certaines avances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances des marchés publics, recul des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de terminal des grands ports maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions particulières aux délais et procédures en matière administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le gaspillage et économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux des opérations d'urbanisme, d'aménagement et de maîtrise foncière afférentes aux jeux Olympiques et Paralympiques de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat pour les &amp;quot;contrats&amp;quot; d'agents publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, CMP 2019, Repère 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du décret du 24 décembre 2018 au droit des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectification au sein de la partie législative du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle économique et financier de l'État sur l'Économat des armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMOP spécifique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature électronique des contrats de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime dérogatoire des contrats de service public de transport ferroviaire de voyageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Cour de cassation refuse toute correction du lien contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marcou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 35, pp.2071-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facturation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent public par « contrat de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations rendues nécessaires par le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification de la facturation électronique dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositions propres de l’ordonnance et du décret portant Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application outre-mer du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la loi ÉLAN sur le droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectifications au sein de la partie règlementaire du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autonomie du contentieux administratif de l'exécution contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du CGPPP par la loi ÉLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation de l'actionnariat des entreprises publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de service public de transport ferroviaire de voyageur, contrat spécial de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small business act outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité sur les trottoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des principes constitutionnels dans le Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la spécificité des marchés publics de défense et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation saine et marchés publics de restauration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des transactions étatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution contractuelle d'office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration des sociétés publiques locales d'aménagement d'intérêt national (SPLA-IN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle donne pour l'occupation domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parfum de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de maîtrise d'œuvre en marché public global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exécution contractuelle d’office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle pièce pour l'employeur candidat à un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie publique d’opérations des ESH au profit de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « domanialité publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni reconduction tacite, ni indemnisation expresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « commande publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en concurrence domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/113, p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des décrets « marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chausse-trappes du contrat. Ou comment la responsabilité contractuelle ne saurait concerner l’usager du service public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 2418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations régionales au capital de sociétés commerciales pour la mise en œuvre du SRDEII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pré-décision domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administrativité des marchés publics d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, com. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et sous-concessions des concessionnaires d'autoroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décompte à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AJDA 2016, p. 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des litiges liés à un contrat dans la réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation synoptique des dispositions du décret n° 2016-360 du 25 mars 2016 relatif aux marchés publics entré en vigueur le 1er avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, dossier 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, Etude 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des contrats domaniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion du concours pour les marchés de maîtrise d'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Dossier 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) régime(s) de passation des contrats de revitalisation artisanale et commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, comm. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassez le naturel, il s'enfuit au galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJDA 2015, p. 1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau groupe ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraudage concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/39, n° 2525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et concessions &amp;quot;entre entités dans le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Dossier 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fière allure du tiers-financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive concessions, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bail réel immobilier, nouvel instrument (très) sectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier encadrement des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prorogation des BEA « LOPSI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-concurrence publique par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/38, n° 2473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive marchés, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première transposition des directives « Marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration législative du fonds de commerce sur le domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des sociétés d'économie mixte à opération unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique et l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement contractuel et responsabilité quasi délictuelle, bis repetita (non) placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement jurisprudentiel du BEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet législatif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora ! O Morris !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2013/36, n° 2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AJDA 2013, p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la délégation de service public au sein de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet réglementaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle donne pour les emprunts locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie réglementaire du Code général de la propriété des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature électronique dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation par l’Etat des factures dématérialisées de ses fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession domaniale et commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, CMP 2012, comm. 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation préalable « extrinsèque » des partenariats public-privé de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception d’illégalité devant le juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des marchés de conception réalisation en matière pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités économiques sur le domaine public : un nouveau considérant de principe en débat…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2012/32, n° 2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de passation des baux emphytéotiques administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics des GIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique de plein droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/30, n° 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation par un tiers d'un contrat portant sur la gestion du domaine privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des groupements d’intérêt public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer pour mieux éveiller. Ou comment le Conseil d’État écarte la publicité dans la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/26, n° 1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère administratif d'un contrat d'occupation du domaine privé comportant des clauses exorbitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizanie dans le métro. Ou la concurrence des journaux gratuits sur le domaine public de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/28, n° 1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un labo nommé désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, JCP A 2011, 2381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations en cascade dans les contrats publics pour l'Euro 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions de mutualisation de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passation et exécution des marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des directives européennes et principes relatifs aux marchés de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension du « BEA-valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers est-il détachable de la jurisprudence Brasserie du Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, AJDA 2011, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu les marchés de définition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution du « BEA valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés passés par les concessionnaires de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prééminence du critère matériel dans la qualification de marché public de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, comm. 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des contrats de concession de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action économique des collectivités territoriales en présence d’initiative privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010/24, n° 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 01, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 14 mai 2009 portant diverses dispositions d'adaptation du droit outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 17 février 2009 pour l'accélération des programmes de construction et d'investissement publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 25 mars 2009 de mobilisation pour le logement et la lutte contre l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposabilité affichée du droit de la concurrence aux mesures de police administrative générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/19, n° 1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres et lumières de l’ordonnance relative aux concessions de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, étude 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 7 mai 2009 relative aux procédures de recours applicables aux contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique est soumise à l’existence d’un titre de compétence, y compris dans l’accès à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/18, n° 1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aéroports décentralisés et mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession réglementées : la théorie de &amp;quot;l’état de la législation antérieure&amp;quot; ne vaut que pour les dispositions législatives adoptées avant 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité de la concurrence et juge administratif sont parallèlement compétent pour connaître d’un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/21, n° 1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en Seine de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 12 mai 2009 de simplification et de clarification du droit et d'allègement des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation aéroportuaire et droit de la mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du concessionnaire contre la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'entreprise publique : cahiers juridiques de l'électricité et du gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an sous le soleil de Tropic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, chr. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première application des &amp;quot;règles fondamentales du Traité&amp;quot; à la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/16, n° 1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation du défaut de décision préalable : vers la fin des liaisons dangereuses du contentieux…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faites des multiplexes, il en restera toujours quelque chose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/14, n° 998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostille pour les faiseurs de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atterrissage forcé pour le contentieux des &amp;quot;redevances commerciales&amp;quot; sur le domaine public aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/15, n° 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre et égale concurrence dans l’accès d’un département au marché public d’une commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/13, n° 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’article 53 de l’ordonnance du 1er décembre 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui peut le moins peut le plus … !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JCPA 2007, 2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de séjours touristiques par une SEM et liberté du commerce et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraite du monde, retrait de la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des Responsabilités… À propos de l’arrêt Gardedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons maritimes, liaisons contentieuses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/11, n° 767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence et le service public : vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballade concurrentielle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/12, n° 836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et coïncidence … Ou quand la police des jeux doit prendre en considération la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/8, n° 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation positive et présomption réfragable, ou comment le juge administratif assure l’effet utile du principe d’égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/7, n°509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulsion en référé d'une dépendance du domaine public, siège d'une activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, JCP A 2006, 1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit applicable aux actions économiques des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/9, n°641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre audace jurisprudentielle et confusion des genres : une application directe du droit de la concurrence par le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/6, n° 443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et droit de la concurrence : consolidation de l’édifice prétorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/3, n°216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la libre et égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/4, n° 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation précaire du domaine privé dans l'intérêt général n'est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Qaida (ou presque) devant le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02208553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’arrêt Lamblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 06, pp.1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation précaire du domaine privé dans l’intérêt général n’est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référé mesures utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°69, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pour juger les actions en comblement de passif contre les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003, n°113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail commercial sur le domaine public : quand la procédure bouleverse le fond …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tosi-Dupriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, JCP G 2003, II, 10143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du juge sur les refus de renouvellement des agents publics contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.47, n°5/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM et procédures collectives : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des contrats de travail en cas de cession à un établissement public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, II ,10171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'économie mixte et procédure collective : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de jurisprudence administrative montpelliéraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’&amp;quot;administrativisation&amp;quot; des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, I, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du golf dans la jurisprudence du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres. Mélanges en l'honneur de Philippe Terneyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2025, 978-2-247-23940-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux offices publics et ministériels. Critique d’une combinaison jurisprudentielle hasardeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Dominique Rousseau: Constitution, justice, démocratie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, 2020, 978-2-275-07148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 572, LexisNexis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de droit commercial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics de maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d’ouvrage publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d'oeuvre privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Podlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 571, LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction d’une demande d’occupation domaniale en vue d’une exploitation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2017, 979-10-91076-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation économique et les contrats publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réglementation de l’économie : persistance ou renouveau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37, 2016, 978-2-7110-2429-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public et contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2014, 978-2-247-13943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux publics en contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Long cours. Mélanges en l'honneur de Pierre Bon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.741, 2014, 978-2-247-13715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indisponibilité des compétences et gestion des propriétés publiques immobilières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indisponibilité des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2013, 979-10-91076-12-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes publiques et droit de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 150-10 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers et responsabilité(s) liée(s) au contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Laurent Richer. À propos des contrats des personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.325, A paraître, 978-2-275-03747-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance(s). Mélanges en l’honneur du professeur Jean-Louis Autin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 979-10-91076-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté contractuelle et propriété publique mobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés professionnelles et liberté d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 1340, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de droit public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2006, 978-2-7298-2575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une théorie générale des &amp;quot;contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats Publics, Mélanges en l’honneur du professeur Michel Guibal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de la Faculté de droit de l'Université de Montpellier, pp.637, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation. Rencontres de droit public du tribunal administratif de Montpellier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-public et le in house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les directives Marchés publics et Concessions 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif : &amp;quot;Le droit de la régulation économique dans les Etats membres : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de concurrence et la conduite des réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Concurrence et choix publics. Les rendez-vous de l’Autorité de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier « L’administration des tribunaux et du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs, colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats, collectivités territoriales et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contrat. Université d’été du droit des collectivités territoriales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Foncier et urbanisme : une démarche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre des notaires et Conseil général de l’Hérault, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des libertés économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel des affaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.-Y. Gahdoun et P. Idoux, Feb 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immeuble vert : les contrats de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immeuble vert </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exorbitance et droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité du droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés publiques et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine public, Entre valorisation et protection </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Caille et N. Ach, Nov 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge du recours en contestation de la validité du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'office du juge dans le contentieux des contrats publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Metz et de Nancy, Nov 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs publics et concurrence. Séance de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une cohérence pour le contentieux contractuel : la redécouverte de la pleine juridiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle théorie générale du droit des contrats administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre, Sep 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions publiques, gestion des services publics et aides d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la commande publique est-elle achevée ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et globalisation. L’ouverture à la concurrence des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée franco-japonaise d’études pour le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et droit public. Sur les fondements du principe d’inarbitrabilité en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur l’arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence dans la jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’Association française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois du 26 octobre 2005 « Contractualisation de l’action publique, Participation des citoyens et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval et Université de Montpellier, Oct 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public en économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions (actes de colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2016, 979-10-9107626-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison du contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2015, 979-10-9107617-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2014, 979-10-91076-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2013, 979-1-09-107606-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme & contrats publics : les contrats publics dans la mise en place d'une opération d'urbanisme actes du colloque du 13 avril 2012, Université Montpellier 1, Faculté de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d'études administratives. CREAM-Presses de la Faculté de droit et sciences politiques de Montpellier, 2013, 979-10-91076-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51, 2006, Nouvelle bibliothèque de thèse, 978-2-247-06623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Faculté de droit de l'Université de Montpellier, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylain Clamour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guylain-clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7479-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087607107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22455359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000048462299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (227)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements et clarifications en droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique (D. n° 2025-1382, 29 déc. 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des dispositifs de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de dispense de publicité et de mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de déclaration de la part des dépenses relatives à l'acquisition de biens issus du réemploi ou de la réutilisation ou intégrant des matières recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition du principe de primauté de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.comm. 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartiennent les infrastructures de télécommunication établies avant le 1er juillet 1996 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations temporaires pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.act. 1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.1669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur les situations d'urgence et la résilience du marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (produits de construction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'action pour le financement de la dépollution des eaux destinées à la consommation humaine gérées par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation du seuil de dispense de publicité et de mise en concurrence préalables pour les marchés de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'antichambre de la simplification - Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul mais avenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de piste pour le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80e anniversaire de la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.act. 1507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du coût de revient des marchés de défense ou de sécurité de l'État et de ses établissements publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faudrait-il « administrativiser » l’ensemble des contrats de la commande publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission des actes d’exécution au régime des données essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vert dans les fruits de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration du bail réel solidaire d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications réglementaires du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit les mœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de recours aux marchés globaux de performance énergétique à paiement différé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics dans l'accélération de la production d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données essentielles des contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations au Code de la commande publique pour panser les conséquences immobilières des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des opérateurs économiques exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application dès le 1er juillet 2023 des règles issues de la loi « climat et résilience » pour les contrats publics de production ou de stockage d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable : volet réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation d'achat et d'utilisation de véhicules à faibles et à très faibles émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennisation du dispositif « achats innovants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects contractuels et sociétaires de la loi 3DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et pratiques restrictives de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CMP 2021, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications élémentaires de la partie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité et laïcité à travers la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications « ASAP » du droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions pour les accords-cadres et les marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place nette pour la « Plateforme des achats de l'État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions générales relatives à la prorogation des délais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux marchés publics globaux sectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de terminal des grands ports maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévices de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CMP 202, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics : hausse du seuil de dispense de procédure et augmentation du montant de certaines avances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la commande publique à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de résiliation unilatérale au motif d’une procédure de redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, instrument de soutien aux entreprises fragilisées par la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances des marchés publics, recul des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions particulières aux délais et procédures en matière administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le gaspillage et économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux des opérations d'urbanisme, d'aménagement et de maîtrise foncière afférentes aux jeux Olympiques et Paralympiques de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat pour les &amp;quot;contrats&amp;quot; d'agents publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, CMP 2019, Repère 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations rendues nécessaires par le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Cour de cassation refuse toute correction du lien contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marcou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 35, pp.2071-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent public par « contrat de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facturation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du décret du 24 décembre 2018 au droit des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle économique et financier de l'État sur l'Économat des armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectification au sein de la partie législative du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature électronique des contrats de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime dérogatoire des contrats de service public de transport ferroviaire de voyageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMOP spécifique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositions propres de l’ordonnance et du décret portant Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification de la facturation électronique dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application outre-mer du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la loi ÉLAN sur le droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectifications au sein de la partie règlementaire du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autonomie du contentieux administratif de l'exécution contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du CGPPP par la loi ÉLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation de l'actionnariat des entreprises publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de service public de transport ferroviaire de voyageur, contrat spécial de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small business act outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la spécificité des marchés publics de défense et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité sur les trottoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des principes constitutionnels dans le Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation saine et marchés publics de restauration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des transactions étatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution contractuelle d'office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration des sociétés publiques locales d'aménagement d'intérêt national (SPLA-IN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle donne pour l'occupation domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle pièce pour l'employeur candidat à un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie publique d’opérations des ESH au profit de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de maîtrise d'œuvre en marché public global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parfum de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exécution contractuelle d’office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « domanialité publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni reconduction tacite, ni indemnisation expresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « commande publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en concurrence domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/113, p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des décrets « marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chausse-trappes du contrat. Ou comment la responsabilité contractuelle ne saurait concerner l’usager du service public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 2418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations régionales au capital de sociétés commerciales pour la mise en œuvre du SRDEII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décompte à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AJDA 2016, p. 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et sous-concessions des concessionnaires d'autoroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pré-décision domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administrativité des marchés publics d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, com. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des litiges liés à un contrat dans la réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation synoptique des dispositions du décret n° 2016-360 du 25 mars 2016 relatif aux marchés publics entré en vigueur le 1er avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, dossier 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, Etude 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des contrats domaniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion du concours pour les marchés de maîtrise d'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Dossier 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) régime(s) de passation des contrats de revitalisation artisanale et commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, comm. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassez le naturel, il s'enfuit au galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJDA 2015, p. 1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau groupe ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraudage concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/39, n° 2525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et concessions &amp;quot;entre entités dans le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Dossier 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier encadrement des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fière allure du tiers-financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive concessions, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bail réel immobilier, nouvel instrument (très) sectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prorogation des BEA « LOPSI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-concurrence publique par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/38, n° 2473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive marchés, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première transposition des directives « Marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration législative du fonds de commerce sur le domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique et l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des sociétés d'économie mixte à opération unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement jurisprudentiel du BEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement contractuel et responsabilité quasi délictuelle, bis repetita (non) placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet législatif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora ! O Morris !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2013/36, n° 2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AJDA 2013, p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la délégation de service public au sein de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet réglementaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle donne pour les emprunts locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie réglementaire du Code général de la propriété des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature électronique dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation par l’Etat des factures dématérialisées de ses fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession domaniale et commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, CMP 2012, comm. 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des marchés de conception réalisation en matière pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception d’illégalité devant le juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation préalable « extrinsèque » des partenariats public-privé de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités économiques sur le domaine public : un nouveau considérant de principe en débat…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2012/32, n° 2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de passation des baux emphytéotiques administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics des GIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique de plein droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/30, n° 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passation et exécution des marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions de mutualisation de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizanie dans le métro. Ou la concurrence des journaux gratuits sur le domaine public de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/28, n° 1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère administratif d'un contrat d'occupation du domaine privé comportant des clauses exorbitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer pour mieux éveiller. Ou comment le Conseil d’État écarte la publicité dans la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/26, n° 1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation par un tiers d'un contrat portant sur la gestion du domaine privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des groupements d’intérêt public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un labo nommé désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, JCP A 2011, 2381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations en cascade dans les contrats publics pour l'Euro 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des directives européennes et principes relatifs aux marchés de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers est-il détachable de la jurisprudence Brasserie du Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, AJDA 2011, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension du « BEA-valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prééminence du critère matériel dans la qualification de marché public de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, comm. 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des contrats de concession de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu les marchés de définition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution du « BEA valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés passés par les concessionnaires de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action économique des collectivités territoriales en présence d’initiative privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010/24, n° 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 01, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 14 mai 2009 portant diverses dispositions d'adaptation du droit outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 17 février 2009 pour l'accélération des programmes de construction et d'investissement publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 25 mars 2009 de mobilisation pour le logement et la lutte contre l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 7 mai 2009 relative aux procédures de recours applicables aux contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposabilité affichée du droit de la concurrence aux mesures de police administrative générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/19, n° 1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres et lumières de l’ordonnance relative aux concessions de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, étude 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aéroports décentralisés et mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique est soumise à l’existence d’un titre de compétence, y compris dans l’accès à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/18, n° 1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession réglementées : la théorie de &amp;quot;l’état de la législation antérieure&amp;quot; ne vaut que pour les dispositions législatives adoptées avant 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité de la concurrence et juge administratif sont parallèlement compétent pour connaître d’un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/21, n° 1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en Seine de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation aéroportuaire et droit de la mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 12 mai 2009 de simplification et de clarification du droit et d'allègement des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du concessionnaire contre la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'entreprise publique : cahiers juridiques de l'électricité et du gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation du défaut de décision préalable : vers la fin des liaisons dangereuses du contentieux…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an sous le soleil de Tropic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, chr. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première application des &amp;quot;règles fondamentales du Traité&amp;quot; à la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/16, n° 1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faites des multiplexes, il en restera toujours quelque chose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/14, n° 998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostille pour les faiseurs de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atterrissage forcé pour le contentieux des &amp;quot;redevances commerciales&amp;quot; sur le domaine public aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/15, n° 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de séjours touristiques par une SEM et liberté du commerce et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre et égale concurrence dans l’accès d’un département au marché public d’une commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/13, n° 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’article 53 de l’ordonnance du 1er décembre 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui peut le moins peut le plus … !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JCPA 2007, 2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraite du monde, retrait de la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des Responsabilités… À propos de l’arrêt Gardedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons maritimes, liaisons contentieuses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/11, n° 767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence et le service public : vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballade concurrentielle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/12, n° 836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulsion en référé d'une dépendance du domaine public, siège d'une activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, JCP A 2006, 1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et coïncidence … Ou quand la police des jeux doit prendre en considération la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/8, n° 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation positive et présomption réfragable, ou comment le juge administratif assure l’effet utile du principe d’égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/7, n°509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit applicable aux actions économiques des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/9, n°641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre audace jurisprudentielle et confusion des genres : une application directe du droit de la concurrence par le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/6, n° 443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la libre et égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/4, n° 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et droit de la concurrence : consolidation de l’édifice prétorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/3, n°216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation précaire du domaine privé dans l'intérêt général n'est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Qaida (ou presque) devant le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02208553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’arrêt Lamblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 06, pp.1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation précaire du domaine privé dans l’intérêt général n’est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référé mesures utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°69, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pour juger les actions en comblement de passif contre les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003, n°113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail commercial sur le domaine public : quand la procédure bouleverse le fond …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tosi-Dupriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, JCP G 2003, II, 10143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du juge sur les refus de renouvellement des agents publics contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.47, n°5/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM et procédures collectives : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des contrats de travail en cas de cession à un établissement public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, II ,10171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'économie mixte et procédure collective : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de jurisprudence administrative montpelliéraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’&amp;quot;administrativisation&amp;quot; des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, I, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du golf dans la jurisprudence du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres. Mélanges en l'honneur de Philippe Terneyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2025, 978-2-247-23940-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux offices publics et ministériels. Critique d’une combinaison jurisprudentielle hasardeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Dominique Rousseau: Constitution, justice, démocratie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, 2020, 978-2-275-07148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 572, LexisNexis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de droit commercial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics de maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d'oeuvre privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d’ouvrage publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Podlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 571, LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction d’une demande d’occupation domaniale en vue d’une exploitation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2017, 979-10-91076-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation économique et les contrats publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réglementation de l’économie : persistance ou renouveau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37, 2016, 978-2-7110-2429-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public et contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2014, 978-2-247-13943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux publics en contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Long cours. Mélanges en l'honneur de Pierre Bon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.741, 2014, 978-2-247-13715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indisponibilité des compétences et gestion des propriétés publiques immobilières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indisponibilité des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2013, 979-10-91076-12-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes publiques et droit de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 150-10 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers et responsabilité(s) liée(s) au contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Laurent Richer. À propos des contrats des personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.325, A paraître, 978-2-275-03747-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance(s). Mélanges en l’honneur du professeur Jean-Louis Autin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 979-10-91076-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté contractuelle et propriété publique mobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés professionnelles et liberté d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 1340, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de droit public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2006, 978-2-7298-2575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une théorie générale des &amp;quot;contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats Publics, Mélanges en l’honneur du professeur Michel Guibal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de la Faculté de droit de l'Université de Montpellier, pp.637, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation. Rencontres de droit public du tribunal administratif de Montpellier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-public et le in house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les directives Marchés publics et Concessions 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif : &amp;quot;Le droit de la régulation économique dans les Etats membres : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de concurrence et la conduite des réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Concurrence et choix publics. Les rendez-vous de l’Autorité de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier « L’administration des tribunaux et du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs, colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats, collectivités territoriales et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contrat. Université d’été du droit des collectivités territoriales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Foncier et urbanisme : une démarche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre des notaires et Conseil général de l’Hérault, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des libertés économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exorbitance et droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité du droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immeuble vert : les contrats de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immeuble vert </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel des affaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.-Y. Gahdoun et P. Idoux, Feb 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés publiques et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine public, Entre valorisation et protection </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Caille et N. Ach, Nov 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge du recours en contestation de la validité du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'office du juge dans le contentieux des contrats publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Metz et de Nancy, Nov 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs publics et concurrence. Séance de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une cohérence pour le contentieux contractuel : la redécouverte de la pleine juridiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle théorie générale du droit des contrats administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre, Sep 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions publiques, gestion des services publics et aides d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et globalisation. L’ouverture à la concurrence des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée franco-japonaise d’études pour le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la commande publique est-elle achevée ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et droit public. Sur les fondements du principe d’inarbitrabilité en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur l’arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence dans la jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’Association française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois du 26 octobre 2005 « Contractualisation de l’action publique, Participation des citoyens et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval et Université de Montpellier, Oct 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions (actes de colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2016, 979-10-9107626-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison du contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2015, 979-10-9107617-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2014, 979-10-91076-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2013, 979-1-09-107606-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme & contrats publics : les contrats publics dans la mise en place d'une opération d'urbanisme actes du colloque du 13 avril 2012, Université Montpellier 1, Faculté de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d'études administratives. CREAM-Presses de la Faculté de droit et sciences politiques de Montpellier, 2013, 979-10-91076-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51, 2006, Nouvelle bibliothèque de thèse, 978-2-247-06623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Faculté de droit de l'Université de Montpellier, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public en économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A948EE3D"/>
+    <w:nsid w:val="E86FAAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylain-clamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7479-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087607107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22455359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marcou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833860v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964425v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964435v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964439v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737587v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737559v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Destours" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737512v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737505v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tosi-Dupriet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964408v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Podlinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737404v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737410v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737423v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud Bergeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02172913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737181v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylain-clamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7479-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087607107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22455359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marcou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737562v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Destours" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tosi-Dupriet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964408v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Podlinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737410v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud Bergeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737209v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02172913v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>