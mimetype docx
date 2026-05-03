--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylain Clamour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guylain-clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7479-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087607107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22455359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000048462299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (227)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements et clarifications en droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique (D. n° 2025-1382, 29 déc. 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des dispositifs de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de dispense de publicité et de mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de déclaration de la part des dépenses relatives à l'acquisition de biens issus du réemploi ou de la réutilisation ou intégrant des matières recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition du principe de primauté de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.comm. 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartiennent les infrastructures de télécommunication établies avant le 1er juillet 1996 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations temporaires pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.act. 1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.1669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur les situations d'urgence et la résilience du marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (produits de construction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'action pour le financement de la dépollution des eaux destinées à la consommation humaine gérées par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation du seuil de dispense de publicité et de mise en concurrence préalables pour les marchés de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'antichambre de la simplification - Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul mais avenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de piste pour le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80e anniversaire de la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.act. 1507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du coût de revient des marchés de défense ou de sécurité de l'État et de ses établissements publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faudrait-il « administrativiser » l’ensemble des contrats de la commande publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission des actes d’exécution au régime des données essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vert dans les fruits de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration du bail réel solidaire d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications réglementaires du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit les mœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de recours aux marchés globaux de performance énergétique à paiement différé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics dans l'accélération de la production d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données essentielles des contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations au Code de la commande publique pour panser les conséquences immobilières des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des opérateurs économiques exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application dès le 1er juillet 2023 des règles issues de la loi « climat et résilience » pour les contrats publics de production ou de stockage d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable : volet réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation d'achat et d'utilisation de véhicules à faibles et à très faibles émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennisation du dispositif « achats innovants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects contractuels et sociétaires de la loi 3DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et pratiques restrictives de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CMP 2021, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications élémentaires de la partie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité et laïcité à travers la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications « ASAP » du droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions pour les accords-cadres et les marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place nette pour la « Plateforme des achats de l'État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions générales relatives à la prorogation des délais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux marchés publics globaux sectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de terminal des grands ports maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévices de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CMP 202, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics : hausse du seuil de dispense de procédure et augmentation du montant de certaines avances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la commande publique à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de résiliation unilatérale au motif d’une procédure de redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, instrument de soutien aux entreprises fragilisées par la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances des marchés publics, recul des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions particulières aux délais et procédures en matière administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le gaspillage et économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux des opérations d'urbanisme, d'aménagement et de maîtrise foncière afférentes aux jeux Olympiques et Paralympiques de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat pour les &amp;quot;contrats&amp;quot; d'agents publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, CMP 2019, Repère 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations rendues nécessaires par le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Cour de cassation refuse toute correction du lien contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marcou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 35, pp.2071-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent public par « contrat de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facturation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du décret du 24 décembre 2018 au droit des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle économique et financier de l'État sur l'Économat des armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectification au sein de la partie législative du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature électronique des contrats de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime dérogatoire des contrats de service public de transport ferroviaire de voyageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMOP spécifique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositions propres de l’ordonnance et du décret portant Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification de la facturation électronique dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application outre-mer du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la loi ÉLAN sur le droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectifications au sein de la partie règlementaire du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autonomie du contentieux administratif de l'exécution contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du CGPPP par la loi ÉLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation de l'actionnariat des entreprises publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de service public de transport ferroviaire de voyageur, contrat spécial de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small business act outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la spécificité des marchés publics de défense et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité sur les trottoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des principes constitutionnels dans le Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation saine et marchés publics de restauration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des transactions étatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution contractuelle d'office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration des sociétés publiques locales d'aménagement d'intérêt national (SPLA-IN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle donne pour l'occupation domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle pièce pour l'employeur candidat à un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie publique d’opérations des ESH au profit de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de maîtrise d'œuvre en marché public global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parfum de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exécution contractuelle d’office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « domanialité publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni reconduction tacite, ni indemnisation expresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « commande publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en concurrence domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/113, p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des décrets « marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chausse-trappes du contrat. Ou comment la responsabilité contractuelle ne saurait concerner l’usager du service public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 2418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations régionales au capital de sociétés commerciales pour la mise en œuvre du SRDEII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décompte à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AJDA 2016, p. 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et sous-concessions des concessionnaires d'autoroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pré-décision domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administrativité des marchés publics d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, com. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des litiges liés à un contrat dans la réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation synoptique des dispositions du décret n° 2016-360 du 25 mars 2016 relatif aux marchés publics entré en vigueur le 1er avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, dossier 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, Etude 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des contrats domaniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion du concours pour les marchés de maîtrise d'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Dossier 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) régime(s) de passation des contrats de revitalisation artisanale et commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, comm. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassez le naturel, il s'enfuit au galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJDA 2015, p. 1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau groupe ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraudage concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/39, n° 2525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et concessions &amp;quot;entre entités dans le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Dossier 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier encadrement des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fière allure du tiers-financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive concessions, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bail réel immobilier, nouvel instrument (très) sectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prorogation des BEA « LOPSI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-concurrence publique par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/38, n° 2473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive marchés, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première transposition des directives « Marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration législative du fonds de commerce sur le domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique et l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des sociétés d'économie mixte à opération unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement jurisprudentiel du BEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement contractuel et responsabilité quasi délictuelle, bis repetita (non) placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet législatif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora ! O Morris !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2013/36, n° 2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AJDA 2013, p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la délégation de service public au sein de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet réglementaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle donne pour les emprunts locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie réglementaire du Code général de la propriété des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature électronique dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation par l’Etat des factures dématérialisées de ses fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession domaniale et commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, CMP 2012, comm. 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des marchés de conception réalisation en matière pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception d’illégalité devant le juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation préalable « extrinsèque » des partenariats public-privé de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités économiques sur le domaine public : un nouveau considérant de principe en débat…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2012/32, n° 2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de passation des baux emphytéotiques administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics des GIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique de plein droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/30, n° 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passation et exécution des marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions de mutualisation de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizanie dans le métro. Ou la concurrence des journaux gratuits sur le domaine public de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/28, n° 1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère administratif d'un contrat d'occupation du domaine privé comportant des clauses exorbitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer pour mieux éveiller. Ou comment le Conseil d’État écarte la publicité dans la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/26, n° 1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation par un tiers d'un contrat portant sur la gestion du domaine privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des groupements d’intérêt public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un labo nommé désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, JCP A 2011, 2381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations en cascade dans les contrats publics pour l'Euro 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des directives européennes et principes relatifs aux marchés de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers est-il détachable de la jurisprudence Brasserie du Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, AJDA 2011, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension du « BEA-valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prééminence du critère matériel dans la qualification de marché public de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, comm. 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des contrats de concession de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu les marchés de définition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution du « BEA valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés passés par les concessionnaires de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action économique des collectivités territoriales en présence d’initiative privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010/24, n° 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 01, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 14 mai 2009 portant diverses dispositions d'adaptation du droit outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 17 février 2009 pour l'accélération des programmes de construction et d'investissement publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 25 mars 2009 de mobilisation pour le logement et la lutte contre l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 7 mai 2009 relative aux procédures de recours applicables aux contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposabilité affichée du droit de la concurrence aux mesures de police administrative générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/19, n° 1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres et lumières de l’ordonnance relative aux concessions de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, étude 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aéroports décentralisés et mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique est soumise à l’existence d’un titre de compétence, y compris dans l’accès à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/18, n° 1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession réglementées : la théorie de &amp;quot;l’état de la législation antérieure&amp;quot; ne vaut que pour les dispositions législatives adoptées avant 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité de la concurrence et juge administratif sont parallèlement compétent pour connaître d’un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/21, n° 1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en Seine de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation aéroportuaire et droit de la mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 12 mai 2009 de simplification et de clarification du droit et d'allègement des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du concessionnaire contre la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'entreprise publique : cahiers juridiques de l'électricité et du gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation du défaut de décision préalable : vers la fin des liaisons dangereuses du contentieux…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an sous le soleil de Tropic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, chr. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première application des &amp;quot;règles fondamentales du Traité&amp;quot; à la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/16, n° 1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faites des multiplexes, il en restera toujours quelque chose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/14, n° 998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostille pour les faiseurs de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atterrissage forcé pour le contentieux des &amp;quot;redevances commerciales&amp;quot; sur le domaine public aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/15, n° 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de séjours touristiques par une SEM et liberté du commerce et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre et égale concurrence dans l’accès d’un département au marché public d’une commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/13, n° 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’article 53 de l’ordonnance du 1er décembre 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui peut le moins peut le plus … !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JCPA 2007, 2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraite du monde, retrait de la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des Responsabilités… À propos de l’arrêt Gardedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons maritimes, liaisons contentieuses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/11, n° 767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence et le service public : vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballade concurrentielle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/12, n° 836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulsion en référé d'une dépendance du domaine public, siège d'une activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, JCP A 2006, 1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et coïncidence … Ou quand la police des jeux doit prendre en considération la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/8, n° 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation positive et présomption réfragable, ou comment le juge administratif assure l’effet utile du principe d’égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/7, n°509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit applicable aux actions économiques des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/9, n°641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre audace jurisprudentielle et confusion des genres : une application directe du droit de la concurrence par le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/6, n° 443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la libre et égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/4, n° 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et droit de la concurrence : consolidation de l’édifice prétorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/3, n°216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation précaire du domaine privé dans l'intérêt général n'est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Qaida (ou presque) devant le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02208553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’arrêt Lamblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 06, pp.1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation précaire du domaine privé dans l’intérêt général n’est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référé mesures utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°69, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pour juger les actions en comblement de passif contre les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003, n°113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail commercial sur le domaine public : quand la procédure bouleverse le fond …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tosi-Dupriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, JCP G 2003, II, 10143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du juge sur les refus de renouvellement des agents publics contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.47, n°5/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM et procédures collectives : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des contrats de travail en cas de cession à un établissement public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, II ,10171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'économie mixte et procédure collective : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de jurisprudence administrative montpelliéraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’&amp;quot;administrativisation&amp;quot; des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, I, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du golf dans la jurisprudence du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres. Mélanges en l'honneur de Philippe Terneyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2025, 978-2-247-23940-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux offices publics et ministériels. Critique d’une combinaison jurisprudentielle hasardeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Dominique Rousseau: Constitution, justice, démocratie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, 2020, 978-2-275-07148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 572, LexisNexis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de droit commercial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics de maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d'oeuvre privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d’ouvrage publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Podlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 571, LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction d’une demande d’occupation domaniale en vue d’une exploitation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2017, 979-10-91076-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation économique et les contrats publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réglementation de l’économie : persistance ou renouveau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37, 2016, 978-2-7110-2429-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public et contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2014, 978-2-247-13943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux publics en contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Long cours. Mélanges en l'honneur de Pierre Bon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.741, 2014, 978-2-247-13715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indisponibilité des compétences et gestion des propriétés publiques immobilières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indisponibilité des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2013, 979-10-91076-12-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes publiques et droit de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 150-10 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers et responsabilité(s) liée(s) au contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Laurent Richer. À propos des contrats des personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.325, A paraître, 978-2-275-03747-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance(s). Mélanges en l’honneur du professeur Jean-Louis Autin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 979-10-91076-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté contractuelle et propriété publique mobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés professionnelles et liberté d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 1340, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de droit public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2006, 978-2-7298-2575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une théorie générale des &amp;quot;contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats Publics, Mélanges en l’honneur du professeur Michel Guibal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de la Faculté de droit de l'Université de Montpellier, pp.637, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation. Rencontres de droit public du tribunal administratif de Montpellier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-public et le in house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les directives Marchés publics et Concessions 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif : &amp;quot;Le droit de la régulation économique dans les Etats membres : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de concurrence et la conduite des réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Concurrence et choix publics. Les rendez-vous de l’Autorité de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier « L’administration des tribunaux et du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs, colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats, collectivités territoriales et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contrat. Université d’été du droit des collectivités territoriales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Foncier et urbanisme : une démarche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre des notaires et Conseil général de l’Hérault, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des libertés économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exorbitance et droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité du droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immeuble vert : les contrats de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immeuble vert </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel des affaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.-Y. Gahdoun et P. Idoux, Feb 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés publiques et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine public, Entre valorisation et protection </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Caille et N. Ach, Nov 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge du recours en contestation de la validité du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'office du juge dans le contentieux des contrats publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Metz et de Nancy, Nov 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs publics et concurrence. Séance de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une cohérence pour le contentieux contractuel : la redécouverte de la pleine juridiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle théorie générale du droit des contrats administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre, Sep 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions publiques, gestion des services publics et aides d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et globalisation. L’ouverture à la concurrence des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée franco-japonaise d’études pour le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la commande publique est-elle achevée ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et droit public. Sur les fondements du principe d’inarbitrabilité en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur l’arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence dans la jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’Association française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois du 26 octobre 2005 « Contractualisation de l’action publique, Participation des citoyens et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval et Université de Montpellier, Oct 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions (actes de colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2016, 979-10-9107626-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison du contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2015, 979-10-9107617-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2014, 979-10-91076-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2013, 979-1-09-107606-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme & contrats publics : les contrats publics dans la mise en place d'une opération d'urbanisme actes du colloque du 13 avril 2012, Université Montpellier 1, Faculté de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d'études administratives. CREAM-Presses de la Faculté de droit et sciences politiques de Montpellier, 2013, 979-10-91076-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51, 2006, Nouvelle bibliothèque de thèse, 978-2-247-06623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Faculté de droit de l'Université de Montpellier, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public en économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylain Clamour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guylain-clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7479-089X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087607107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22455359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000048462299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (227)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements et clarifications en droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel Droit des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique (D. n° 2025-1382, 29 déc. 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des dispositifs de chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de dispense de publicité et de mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de déclaration de la part des dépenses relatives à l'acquisition de biens issus du réemploi ou de la réutilisation ou intégrant des matières recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition du principe de primauté de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.comm. 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.1669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05284981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations temporaires pour Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.act. 1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui appartiennent les infrastructures de télécommunication établies avant le 1er juillet 1996 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (emballages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur les situations d'urgence et la résilience du marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics écologiques (produits de construction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d'action pour le financement de la dépollution des eaux destinées à la consommation humaine gérées par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.comm. 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation du seuil de dispense de publicité et de mise en concurrence préalables pour les marchés de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'antichambre de la simplification - Commentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.comm. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nul mais avenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortie de piste pour le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJAMoNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80e anniversaire de la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, pp.act. 1507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du coût de revient des marchés de défense ou de sécurité de l'État et de ses établissements publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faudrait-il « administrativiser » l’ensemble des contrats de la commande publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8-9, repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumission des actes d’exécution au régime des données essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.alerte 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vert dans les fruits de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration du bail réel solidaire d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications réglementaires du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit les mœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données essentielles des contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de recours aux marchés globaux de performance énergétique à paiement différé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics dans l'accélération de la production d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations au Code de la commande publique pour panser les conséquences immobilières des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des opérateurs économiques exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application dès le 1er juillet 2023 des règles issues de la loi « climat et résilience » pour les contrats publics de production ou de stockage d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du tiers financement dans les marchés publics globaux de performance énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable : volet réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation d'achat et d'utilisation de véhicules à faibles et à très faibles émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects contractuels et sociétaires de la loi 3DS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennisation du dispositif « achats innovants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et pratiques restrictives de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, CMP 2021, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité et laïcité à travers la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications élémentaires de la partie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications « ASAP » du droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions pour les accords-cadres et les marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation à la commande publique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place nette pour la « Plateforme des achats de l'État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions générales relatives à la prorogation des délais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux marchés publics globaux sectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de terminal des grands ports maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances des marchés publics, recul des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévices de compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CMP 202, Repère 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics : hausse du seuil de dispense de procédure et augmentation du montant de certaines avances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la commande publique à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de résiliation unilatérale au motif d’une procédure de redressement judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique, instrument de soutien aux entreprises fragilisées par la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'urgence sanitaire : dispositions particulières aux délais et procédures en matière administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le gaspillage et économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentieux des opérations d'urbanisme, d'aménagement et de maîtrise foncière afférentes aux jeux Olympiques et Paralympiques de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrat pour les &amp;quot;contrats&amp;quot; d'agents publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, CMP 2019, Repère 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations et dérogations rendues nécessaires par le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Cour de cassation refuse toute correction du lien contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marcou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 35, pp.2071-2074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent public par « contrat de projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facturation électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMOP spécifique en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature électronique des contrats de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la cathédrale Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime dérogatoire des contrats de service public de transport ferroviaire de voyageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du décret du 24 décembre 2018 au droit des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle économique et financier de l'État sur l'Économat des armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectification au sein de la partie législative du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositions propres de l’ordonnance et du décret portant Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification de la facturation électronique dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application outre-mer du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la loi ÉLAN sur le droit de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectifications au sein de la partie règlementaire du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation de l'actionnariat des entreprises publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autonomie du contentieux administratif de l'exécution contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du CGPPP par la loi ÉLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes du Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de service public de transport ferroviaire de voyageur, contrat spécial de concession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Small business act outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret des affaires et marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement de la spécificité des marchés publics de défense et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La codification des principes constitutionnels dans le Code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité sur les trottoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, comm. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation saine et marchés publics de restauration collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des transactions étatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution contractuelle d'office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instauration des sociétés publiques locales d'aménagement d'intérêt national (SPLA-IN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle donne pour l'occupation domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle pièce pour l'employeur candidat à un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie publique d’opérations des ESH au profit de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission de maîtrise d'œuvre en marché public global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parfum de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exécution contractuelle d’office entre deux eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « domanialité publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni reconduction tacite, ni indemnisation expresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet « commande publique » de la loi « Sapin 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en concurrence domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/113, p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des décrets « marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CMP 2017, comm. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chausse-trappes du contrat. Ou comment la responsabilité contractuelle ne saurait concerner l’usager du service public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, AJDA 2017, p. 2418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de participations régionales au capital de sociétés commerciales pour la mise en œuvre du SRDEII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décompte à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AJDA 2016, p. 674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et sous-concessions des concessionnaires d'autoroutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administrativité des marchés publics d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, com. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pré-décision domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique au service de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des litiges liés à un contrat dans la réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation synoptique des dispositions du décret n° 2016-360 du 25 mars 2016 relatif aux marchés publics entré en vigueur le 1er avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, dossier 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, Etude 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sort des contrats domaniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expansion du concours pour les marchés de maîtrise d'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CMP 2016, comm. 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés exclus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, Dossier 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) régime(s) de passation des contrats de revitalisation artisanale et commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, comm. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le code de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des conventions de mandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassez le naturel, il s'enfuit au galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en garantie appelle la compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, AJDA 2015, p. 1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau groupe ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 01, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraudage concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/39, n° 2525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés et concessions &amp;quot;entre entités dans le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, Dossier 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier encadrement des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive concessions, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bail réel immobilier, nouvel instrument (très) sectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fière allure du tiers-financement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prorogation des BEA « LOPSI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-concurrence publique par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2014/38, n° 2473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle directive marchés, premier panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première transposition des directives « Marchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instauration législative du fonds de commerce sur le domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des sociétés d'économie mixte à opération unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commande publique et l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquement contractuel et responsabilité quasi délictuelle, bis repetita (non) placent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement jurisprudentiel du BEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AJDA 2014, p. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet législatif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempora ! O Morris !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2013/36, n° 2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la délégation de service public au sein de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actionnaire public minoritaire sous le joug du pluri-contrôle analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AJDA 2013, p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les retards de paiement dans les contrats de la commande publique (volet réglementaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle donne pour les emprunts locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partie réglementaire du Code général de la propriété des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature électronique dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation par l’Etat des factures dématérialisées de ses fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession domaniale et commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, CMP 2012, comm. 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge dans la régularisation des irrecevabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extension des marchés de conception réalisation en matière pénitentiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception d’illégalité devant le juge judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation préalable « extrinsèque » des partenariats public-privé de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités économiques sur le domaine public : un nouveau considérant de principe en débat…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2012/32, n° 2106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de passation des baux emphytéotiques administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics des GIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique de plein droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/30, n° 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passation et exécution des marchés publics de défense ou de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions de mutualisation de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un labo nommé désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, JCP A 2011, 2381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérogations en cascade dans les contrats publics pour l'Euro 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizanie dans le métro. Ou la concurrence des journaux gratuits sur le domaine public de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/28, n° 1852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère administratif d'un contrat d'occupation du domaine privé comportant des clauses exorbitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renoncer pour mieux éveiller. Ou comment le Conseil d’État écarte la publicité dans la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/26, n° 1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contestation par un tiers d'un contrat portant sur la gestion du domaine privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des groupements d’intérêt public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des directives européennes et principes relatifs aux marchés de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension du « BEA-valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers est-il détachable de la jurisprudence Brasserie du Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, AJDA 2011, pp.1682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prééminence du critère matériel dans la qualification de marché public de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, comm. 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime des contrats de concession de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institution du « BEA valorisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés passés par les concessionnaires de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu les marchés de définition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’action économique des collectivités territoriales en présence d’initiative privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010/24, n° 1642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès des personnes publiques à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 01, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 14 mai 2009 portant diverses dispositions d'adaptation du droit outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 17 février 2009 pour l'accélération des programmes de construction et d'investissement publics et privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 25 mars 2009 de mobilisation pour le logement et la lutte contre l'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance du 7 mai 2009 relative aux procédures de recours applicables aux contrats de la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposabilité affichée du droit de la concurrence aux mesures de police administrative générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/19, n° 1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres et lumières de l’ordonnance relative aux concessions de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, étude 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aéroports décentralisés et mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.1183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02243083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence publique est soumise à l’existence d’un titre de compétence, y compris dans l’accès à la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/18, n° 1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession réglementées : la théorie de &amp;quot;l’état de la législation antérieure&amp;quot; ne vaut que pour les dispositions législatives adoptées avant 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorité de la concurrence et juge administratif sont parallèlement compétent pour connaître d’un marché public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/21, n° 1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en Seine de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/20, n° 1419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 12 mai 2009 de simplification et de clarification du droit et d'allègement des procédures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation aéroportuaire et droit de la mise en concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du concessionnaire contre la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'entreprise publique : cahiers juridiques de l'électricité et du gaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation du défaut de décision préalable : vers la fin des liaisons dangereuses du contentieux…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an sous le soleil de Tropic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et marchés publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, chr. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première application des &amp;quot;règles fondamentales du Traité&amp;quot; à la passation des conventions d’occupation du domaine public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/16, n° 1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faites des multiplexes, il en restera toujours quelque chose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/14, n° 998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostille pour les faiseurs de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atterrissage forcé pour le contentieux des &amp;quot;redevances commerciales&amp;quot; sur le domaine public aéroportuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/15, n° 1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de séjours touristiques par une SEM et liberté du commerce et de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui peut le moins peut le plus … !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, JCPA 2007, 2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre et égale concurrence dans l’accès d’un département au marché public d’une commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/13, n° 913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’article 53 de l’ordonnance du 1er décembre 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraite du monde, retrait de la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/10, n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des Responsabilités… À propos de l’arrêt Gardedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaisons maritimes, liaisons contentieuses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/11, n° 767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence et le service public : vade-mecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.2617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballade concurrentielle en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/12, n° 836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expulsion en référé d'une dépendance du domaine public, siège d'une activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, JCP A 2006, 1206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et coïncidence … Ou quand la police des jeux doit prendre en considération la concurrence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/8, n° 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation positive et présomption réfragable, ou comment le juge administratif assure l’effet utile du principe d’égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/7, n°509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit applicable aux actions économiques des personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/9, n°641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre audace jurisprudentielle et confusion des genres : une application directe du droit de la concurrence par le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006/6, n° 443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation précaire du domaine privé dans l'intérêt général n'est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la libre et égale concurrence entre opérateur public et opérateur privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/4, n° 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et droit de la concurrence : consolidation de l’édifice prétorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005/3, n°216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Qaida (ou presque) devant le Conseil d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02208553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’arrêt Lamblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 06, pp.1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation précaire du domaine privé dans l’intérêt général n’est pas exorbitante du droit commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référé mesures utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°69, p. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence pour juger les actions en comblement de passif contre les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003, n°113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bail commercial sur le domaine public : quand la procédure bouleverse le fond …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tosi-Dupriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, JCP G 2003, II, 10143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du juge sur les refus de renouvellement des agents publics contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.47, n°5/2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM et procédures collectives : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien des contrats de travail en cas de cession à un établissement public administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, II ,10171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'économie mixte et procédure collective : la situation des dirigeants personnes morales de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02218165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat administratif et droit de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de jurisprudence administrative montpelliéraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’&amp;quot;administrativisation&amp;quot; des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, JCP G 2002, I, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du golf dans la jurisprudence du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres. Mélanges en l'honneur de Philippe Terneyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2025, 978-2-247-23940-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux offices publics et ministériels. Critique d’une combinaison jurisprudentielle hasardeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Dominique Rousseau: Constitution, justice, démocratie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, 2020, 978-2-275-07148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 572, LexisNexis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés publics de maîtrise d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de droit commercial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d'oeuvre privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise d’ouvrage publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du droit de la commande publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Podlinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 571, LexisNexis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instruction d’une demande d’occupation domaniale en vue d’une exploitation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85, 2017, 979-10-91076-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation économique et les contrats publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réglementation de l’économie : persistance ou renouveau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37, 2016, 978-2-7110-2429-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service public et contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2014, 978-2-247-13943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux publics en contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Long cours. Mélanges en l'honneur de Pierre Bon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.741, 2014, 978-2-247-13715-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indisponibilité des compétences et gestion des propriétés publiques immobilières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'indisponibilité des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191, 2013, 979-10-91076-12-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes publiques et droit de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 150-10 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers et responsabilité(s) liée(s) au contrat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Laurent Richer. À propos des contrats des personnes publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.325, A paraître, 978-2-275-03747-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indépendance(s). Mélanges en l’honneur du professeur Jean-Louis Autin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 979-10-91076-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté contractuelle et propriété publique mobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la concurrence publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Destours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 724-20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés professionnelles et liberté d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fasc. 1340, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de droit public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2006, 978-2-7298-2575-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une théorie générale des &amp;quot;contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats Publics, Mélanges en l’honneur du professeur Michel Guibal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses de la Faculté de droit de l'Université de Montpellier, pp.637, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics & contrats publics spéciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Baecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des marchés publics &amp; contrats publics spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4000 p. (feuillets mobiles, quatre tomes, mise à jour trim.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation. Rencontres de droit public du tribunal administratif de Montpellier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-public et le in house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les directives Marchés publics et Concessions 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif : &amp;quot;Le droit de la régulation économique dans les Etats membres : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ACA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de concurrence et la conduite des réformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Concurrence et choix publics. Les rendez-vous de l’Autorité de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse de l’atelier « L’administration des tribunaux et du corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs, colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats, collectivités territoriales et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contrat. Université d’été du droit des collectivités territoriales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Foncier et urbanisme : une démarche partenariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre des notaires et Conseil général de l’Hérault, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des libertés économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exorbitance et droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité du droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat et liberté contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel des affaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.-Y. Gahdoun et P. Idoux, Feb 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immeuble vert : les contrats de droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’immeuble vert </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés publiques et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine public, Entre valorisation et protection </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Caille et N. Ach, Nov 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge du recours en contestation de la validité du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'office du juge dans le contentieux des contrats publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Metz et de Nancy, Nov 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs publics et concurrence. Séance de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une cohérence pour le contentieux contractuel : la redécouverte de la pleine juridiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle théorie générale du droit des contrats administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X Nanterre, Sep 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions publiques, gestion des services publics et aides d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des entretiens du Palais-Royal en droit public économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et globalisation. L’ouverture à la concurrence des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée franco-japonaise d’études pour le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la commande publique est-elle achevée ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et droit public. Sur les fondements du principe d’inarbitrabilité en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions sur l’arbitrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence dans la jurisprudence du Conseil constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’Association française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois du 26 octobre 2005 « Contractualisation de l’action publique, Participation des citoyens et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval et Université de Montpellier, Oct 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du contentieux administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine public et activités économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public en économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions (actes de colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit des concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2016, 979-10-9107626-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison du contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2015, 979-10-9107617-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2014, 979-10-91076-16-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CREAM. 2013, 979-1-09-107606-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme & contrats publics : les contrats publics dans la mise en place d'une opération d'urbanisme actes du colloque du 13 avril 2012, Université Montpellier 1, Faculté de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terneyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches et d'études administratives. CREAM-Presses de la Faculté de droit et sciences politiques de Montpellier, 2013, 979-10-91076-06-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats et propriété publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, 978-2-7110-1603-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51, 2006, Nouvelle bibliothèque de thèse, 978-2-247-06623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Clamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ubaud-Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Faculté de droit de l'Université de Montpellier, 2006, 978-2-7518-0027-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E86FAAA3"/>
+    <w:nsid w:val="4BB951FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylain-clamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7479-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087607107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22455359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marcou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737562v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Destours" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tosi-Dupriet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964408v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Podlinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737410v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud Bergeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737209v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02172913v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylain-clamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7479-089X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087607107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22455359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048462299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Clamour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05284981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud-Bergeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marcou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833868v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coutron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737592v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737562v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Destours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737511v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737521v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737505v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737487v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tosi-Dupriet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963985v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964408v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Podlinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737440v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737406v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guibal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terneyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Baecke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737452v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737447v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737413v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737411v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737410v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737401v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737423v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ubaud Bergeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lafon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02172913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737181v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>